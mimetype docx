--- v0 (2026-06-27)
+++ v1 (2026-08-18)
@@ -1,44 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
-  <Default Extension="JPG" ContentType="image/jpeg"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:body>
     <w:p w:rsidR="00E15B2F" w:rsidRDefault="00E15B2F" w:rsidP="006E6065">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="es-VE"/>
         </w:rPr>
@@ -230,85 +231,175 @@
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t>, en relación con su publicación.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="006E6065" w:rsidRDefault="006E6065" w:rsidP="006E6065">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
         </w:tabs>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="120" w:afterAutospacing="0" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:lang w:val="es-ES"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t>De igual manera, declaro(declaramos) que,</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="006E6065" w:rsidRPr="003051E5" w:rsidRDefault="006E6065" w:rsidP="006E6065">
+    <w:p w:rsidR="006E6065" w:rsidRDefault="006E6065" w:rsidP="006E6065">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
         </w:tabs>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="120" w:afterAutospacing="0" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:lang w:val="es-ES"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003051E5">
         <w:rPr>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve">Este trabajo es original, no ha sido publicado parcial ni totalmente en otro medio de difusión, no se utilizaron ideas, formulaciones, citas o ilustraciones diversas, extraídas de distintas fuentes, sin mencionar de forma clara y estricta su origen y sin ser referenciadas debidamente en la bibliografía correspondiente. </w:t>
       </w:r>
-    </w:p>
-    <w:p w:rsidR="006E6065" w:rsidRPr="008979B2" w:rsidRDefault="006E6065" w:rsidP="006E6065">
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>Consiento(consentimos) que el Comité Editorial aplique cualquier sistema de detección de plagio para verificar su originalidad.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="009F62C9" w:rsidRPr="008979B2" w:rsidRDefault="009F62C9" w:rsidP="006E6065">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
         </w:tabs>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="120" w:afterAutospacing="0" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:lang w:val="es-ES"/>
         </w:rPr>
-        <w:t>Consiento(consentimos) que el Comité Editorial aplique cualquier sistema de detección de plagio para verificar su originalidad.</w:t>
+        <w:t>El autor (</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004A5AB7">
+        <w:rPr>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>L</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>os</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004A5AB7">
+        <w:rPr>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> autor</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>es) declara(n)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004A5AB7">
+        <w:rPr>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> que</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004A5AB7">
+        <w:rPr>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> en la preparación de este manuscrito</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004A5AB7">
+        <w:rPr>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> no </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve">se </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004A5AB7">
+        <w:rPr>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>utiliz</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>aron</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004A5AB7">
+        <w:rPr>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> herramientas de inteligencia artificial generativa para la redacción de textos o interpretación de datos</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="006E6065" w:rsidRPr="004564A2" w:rsidRDefault="006E6065" w:rsidP="006E6065">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
         </w:tabs>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="120" w:afterAutospacing="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:lang w:val="es-ES"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t>Así lo declaro(declaramos) en (Lugar y f</w:t>
       </w:r>
       <w:r w:rsidRPr="004564A2">
         <w:rPr>
           <w:lang w:val="es-ES"/>
         </w:rPr>
@@ -485,134 +576,72 @@
       </w:r>
     </w:p>
     <w:p w:rsidR="008C5AE6" w:rsidRDefault="008C5AE6" w:rsidP="009E37B4">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="009E37B4" w:rsidRPr="008C5AE6" w:rsidRDefault="009E37B4" w:rsidP="009E37B4">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
-      <w:bookmarkEnd w:id="0"/>
       <w:r w:rsidRPr="008C5AE6">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve">Declaration of </w:t>
-[...59 lines deleted...]
-        <w:t>riginality</w:t>
+        <w:t>Declaration of conflict of interest and originality</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="009E37B4" w:rsidRPr="009E37B4" w:rsidRDefault="009E37B4" w:rsidP="009E37B4">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="009E37B4" w:rsidRPr="009E37B4" w:rsidRDefault="009E37B4" w:rsidP="009E37B4">
+    <w:p w:rsidR="009E37B4" w:rsidRPr="009E37B4" w:rsidRDefault="009E37B4" w:rsidP="00CF6CF4">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009E37B4">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">In accordance with the </w:t>
       </w:r>
       <w:r w:rsidRPr="009E37B4">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
@@ -659,156 +688,187 @@
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">, the author(s): (last name(s)-first name(s) author 1), (last name(s)-first name(s) author </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="009E37B4">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>2)…</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="009E37B4">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>, declare to the Editorial Committee that:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="009E37B4" w:rsidRPr="009E37B4" w:rsidRDefault="009E37B4" w:rsidP="003051E5">
+    <w:p w:rsidR="009E37B4" w:rsidRPr="009E37B4" w:rsidRDefault="009E37B4" w:rsidP="00CF6CF4">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009E37B4">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>I/we do not have any situations that represent a real, potential, or evident conflict of interest, of an academic, financial, intellectual, or intellectual property rights nature related to the content of the manuscript of the project: (</w:t>
       </w:r>
       <w:r w:rsidR="003051E5">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>T</w:t>
       </w:r>
       <w:r w:rsidRPr="003051E5">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>itle of project</w:t>
       </w:r>
       <w:r w:rsidRPr="009E37B4">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>), in relation to its publication.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="009E37B4" w:rsidRPr="009E37B4" w:rsidRDefault="009E37B4" w:rsidP="009E37B4">
-      <w:pPr>
+    <w:p w:rsidR="009E37B4" w:rsidRPr="009E37B4" w:rsidRDefault="009E37B4" w:rsidP="00CF6CF4">
+      <w:pPr>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009E37B4">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Likewise, I/we declare that,</w:t>
       </w:r>
-    </w:p>
-    <w:p w:rsidR="009E37B4" w:rsidRPr="009E37B4" w:rsidRDefault="009E37B4" w:rsidP="003051E5">
+      <w:r w:rsidR="00CF6CF4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="009E37B4" w:rsidRDefault="009E37B4" w:rsidP="00CF6CF4">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009E37B4">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>This work is original, has not been published in whole or in part in any other media, and no ideas, formulations, quotes, or illustrations taken from different sources were used without clearly and strictly stating their origin and duly referencing them in the corresponding bibliography.</w:t>
       </w:r>
-    </w:p>
-    <w:p w:rsidR="009E37B4" w:rsidRPr="009E37B4" w:rsidRDefault="009E37B4" w:rsidP="003051E5">
+      <w:r w:rsidR="00CF6CF4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009E37B4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>I/we consent to the Editorial Committee applying any plagiarism detection system to verify its originality.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00CF6CF4" w:rsidRPr="009E37B4" w:rsidRDefault="00CF6CF4" w:rsidP="00CF6CF4">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
-        <w:rPr>
-[...13 lines deleted...]
-        <w:t>I/we consent to the Editorial Committee applying any plagiarism detection system to verify its originality.</w:t>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CF6CF4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>The author declares that in preparing this manuscript he did not use generative artificial intelligence tools for text writing or data interpretation.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="009E37B4" w:rsidRPr="009E37B4" w:rsidRDefault="009E37B4" w:rsidP="009E37B4">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009E37B4">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>I (we) declare this at (Place and date)</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="009E37B4" w:rsidRPr="009E37B4" w:rsidRDefault="009E37B4" w:rsidP="009E37B4">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
@@ -915,144 +975,156 @@
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>(s)</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="009E6418" w:rsidRPr="009E37B4" w:rsidRDefault="009E37B4" w:rsidP="009E37B4">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="009E37B4">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Identification</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
     </w:p>
     <w:sectPr w:rsidR="009E6418" w:rsidRPr="009E37B4" w:rsidSect="008C5AE6">
-      <w:headerReference w:type="default" r:id="rId8"/>
-[...2 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId11"/>
+      <w:headerReference w:type="even" r:id="rId8"/>
+      <w:headerReference w:type="default" r:id="rId9"/>
+      <w:footerReference w:type="even" r:id="rId10"/>
+      <w:footerReference w:type="default" r:id="rId11"/>
+      <w:headerReference w:type="first" r:id="rId12"/>
+      <w:footerReference w:type="first" r:id="rId13"/>
       <w:endnotePr>
         <w:numFmt w:val="chicago"/>
       </w:endnotePr>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1985" w:right="1134" w:bottom="1701" w:left="1134" w:header="709" w:footer="709" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="00D46EEA" w:rsidRDefault="00D46EEA" w:rsidP="00680C38">
+    <w:p w:rsidR="00396394" w:rsidRDefault="00396394" w:rsidP="00680C38">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="00D46EEA" w:rsidRDefault="00D46EEA" w:rsidP="00680C38">
+    <w:p w:rsidR="00396394" w:rsidRDefault="00396394" w:rsidP="00680C38">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E1002AFF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="A0002AEF" w:usb1="4000207B" w:usb2="00000000" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+  <w:p w:rsidR="00CF6CF4" w:rsidRDefault="00CF6CF4">
+    <w:pPr>
+      <w:pStyle w:val="Piedepgina"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:p w:rsidR="008C5AE6" w:rsidRDefault="008C5AE6" w:rsidP="008C5AE6">
     <w:pPr>
       <w:pStyle w:val="Piedepgina"/>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:b/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00841699">
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:noProof/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:eastAsia="es-VE"/>
+        <w:lang w:val="es-ES" w:eastAsia="es-ES"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
             <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251688960" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="768A3269" wp14:editId="2EBCCB99">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="column">
                 <wp:posOffset>2104144</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="paragraph">
                 <wp:posOffset>131615</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="4267200" cy="352425"/>
               <wp:effectExtent l="0" t="0" r="0" b="0"/>
               <wp:wrapNone/>
               <wp:docPr id="8" name="Cuadro de texto 8"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="4267200" cy="352425"/>
@@ -1131,52 +1203,54 @@
                       <w:rPr>
                         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                       </w:rPr>
                       <w:t>http://perspectivas.unermb.web.ve/index.php/Perspectivas/index</w:t>
                     </w:r>
                   </w:p>
                   <w:p w:rsidR="008C5AE6" w:rsidRPr="002C0A42" w:rsidRDefault="008C5AE6" w:rsidP="008C5AE6">
                     <w:pPr>
                       <w:rPr>
                         <w:sz w:val="24"/>
                         <w:szCs w:val="24"/>
                       </w:rPr>
                     </w:pPr>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r w:rsidRPr="008C5AE6">
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:b/>
+        <w:noProof/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
+        <w:lang w:val="es-ES" w:eastAsia="es-ES"/>
       </w:rPr>
       <w:drawing>
         <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251692032" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="546D394E" wp14:editId="7D3C4CCF">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="margin">
             <wp:posOffset>0</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="paragraph">
             <wp:posOffset>132137</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="817245" cy="323850"/>
           <wp:effectExtent l="0" t="0" r="1905" b="0"/>
           <wp:wrapSquare wrapText="bothSides"/>
           <wp:docPr id="11" name="Imagen 11"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
                   <pic:cNvPr id="1" name=""/>
                   <pic:cNvPicPr/>
                 </pic:nvPicPr>
                 <pic:blipFill>
@@ -1194,52 +1268,54 @@
                 <pic:spPr>
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="817245" cy="323850"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="page">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="page">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
     <w:r w:rsidRPr="008C5AE6">
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:b/>
+        <w:noProof/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
+        <w:lang w:val="es-ES" w:eastAsia="es-ES"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
             <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251691008" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="0D5B9B7C" wp14:editId="0E68A84F">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="column">
                 <wp:posOffset>-82076</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="paragraph">
                 <wp:posOffset>3175</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="6371590" cy="0"/>
               <wp:effectExtent l="0" t="0" r="29210" b="19050"/>
               <wp:wrapNone/>
               <wp:docPr id="9" name="Conector recto 23"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvCnPr/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="6371590" cy="0"/>
@@ -1398,69 +1474,69 @@
       <w:t xml:space="preserve"> </w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
         <w:lang w:val="es-ES"/>
       </w:rPr>
       <w:t>2739-0004</w:t>
     </w:r>
   </w:p>
   <w:p w:rsidR="00312625" w:rsidRDefault="00312625">
     <w:pPr>
       <w:pStyle w:val="Piedepgina"/>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
-<file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:p w:rsidR="00841699" w:rsidRDefault="008C5AE6">
     <w:pPr>
       <w:pStyle w:val="Piedepgina"/>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
         <w:lang w:val="es-ES"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00841699">
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:noProof/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:eastAsia="es-VE"/>
+        <w:lang w:val="es-ES" w:eastAsia="es-ES"/>
       </w:rPr>
       <w:drawing>
         <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251673600" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="6FA4A013" wp14:editId="199DE986">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="margin">
             <wp:posOffset>149225</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="paragraph">
             <wp:posOffset>-5554</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="817245" cy="323850"/>
           <wp:effectExtent l="0" t="0" r="1905" b="0"/>
           <wp:wrapSquare wrapText="bothSides"/>
           <wp:docPr id="5" name="Imagen 5"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
                   <pic:cNvPr id="1" name=""/>
                   <pic:cNvPicPr/>
                 </pic:nvPicPr>
                 <pic:blipFill>
@@ -1480,51 +1556,51 @@
                     <a:off x="0" y="0"/>
                     <a:ext cx="817245" cy="323850"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="page">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="page">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
     <w:r w:rsidR="00841699" w:rsidRPr="00841699">
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:noProof/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:eastAsia="es-VE"/>
+        <w:lang w:val="es-ES" w:eastAsia="es-ES"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
             <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251672576" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="3C87659C" wp14:editId="3151E478">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="column">
                 <wp:posOffset>32385</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="paragraph">
                 <wp:posOffset>-90644</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="6371590" cy="0"/>
               <wp:effectExtent l="0" t="0" r="29210" b="19050"/>
               <wp:wrapNone/>
               <wp:docPr id="39" name="Conector recto 23"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvCnPr/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="6371590" cy="0"/>
@@ -1557,51 +1633,51 @@
                     <wps:bodyPr/>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="margin">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:line w14:anchorId="63651F61" id="Conector recto 23" o:spid="_x0000_s1026" style="position:absolute;z-index:251672576;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-width-relative:margin" from="2.55pt,-7.15pt" to="504.25pt,-7.15pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQA5apGe4wEAACkEAAAOAAAAZHJzL2Uyb0RvYy54bWysU8tu2zAQvBfoPxC815JtJGkEyzk4SC99&#10;GH18AEORFgGSSywZS/77LilbSR8o0KIXSiR3Zndml5u70Vl2VBgN+JYvFzVnykvojD+0/NvXhzdv&#10;OYtJ+E5Y8KrlJxX53fb1q80QGrWCHmynkBGJj80QWt6nFJqqirJXTsQFBOXpUgM6kWiLh6pDMRC7&#10;s9Wqrq+rAbALCFLFSKf30yXfFn6tlUyftI4qMdtyqi2VFcv6mNdquxHNAUXojTyXIf6hCieMp6Qz&#10;1b1Igj2h+YXKGYkQQaeFBFeB1kaqooHULOuf1HzpRVBFC5kTw2xT/H+08uNxj8x0LV/fcuaFox7t&#10;qFMyATLMH7ZaZ5eGEBsK3vk9nncx7DFLHjW6/CUxbCzOnmZn1ZiYpMPr9c3y6pYaIC931TMwYEzv&#10;FDiWf1pujc+iRSOO72OiZBR6CcnH1uc1gjXdg7G2bPK4qJ1FdhTUaCGl8mlZSOyT+wDddH5zVdel&#10;5cRYJixDCv8LNrrLGaoseJJY/tLJqin7Z6XJMBI1JZiJfsw91W09RWeYpkpnYF0q+yPwHJ+hqozx&#10;34BnRMkMPs1gZzzg77KncZm7TOL1FH9xYNKdLXiE7lSaX6yheSzh57eTB/7lvsCfX/j2OwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAAJzkHDcAAAACgEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I&#10;/IO1SNxaO0BQFOJUCFR6QxD6AW68TVLsdWS7Tfr3uBISHGdnNPO2Ws3WsBP6MDiSkC0FMKTW6YE6&#10;Cduv9aIAFqIirYwjlHDGAKv6+qpSpXYTfeKpiR1LJRRKJaGPcSw5D22PVoWlG5GSt3feqpik77j2&#10;akrl1vA7IR65VQOlhV6N+NJj+90crYS5aCb/+pFvDgW3my2+r8/+zUh5ezM/PwGLOMe/MFzwEzrU&#10;iWnnjqQDMxLyLAUlLLKHe2AXX4giB7b7PfG64v9fqH8AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaD&#10;OJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYA&#10;CAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYA&#10;CAAAACEAOWqRnuMBAAApBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAU&#10;AAYACAAAACEAAnOQcNwAAAAKAQAADwAAAAAAAAAAAAAAAAA9BAAAZHJzL2Rvd25yZXYueG1sUEsF&#10;BgAAAAAEAAQA8wAAAEYFAAAAAA==&#10;" strokecolor="#2e74b5 [2404]" strokeweight=".5pt">
               <v:stroke joinstyle="miter"/>
             </v:line>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r w:rsidR="002C0A42" w:rsidRPr="00841699">
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:noProof/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:eastAsia="es-VE"/>
+        <w:lang w:val="es-ES" w:eastAsia="es-ES"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
             <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251674624" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="7142D97A" wp14:editId="2C9E0C4A">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="column">
                 <wp:posOffset>2308860</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="paragraph">
                 <wp:posOffset>19685</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="4267200" cy="352425"/>
               <wp:effectExtent l="0" t="0" r="0" b="0"/>
               <wp:wrapNone/>
               <wp:docPr id="40" name="Cuadro de texto 40"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="4267200" cy="352425"/>
@@ -1763,215 +1839,220 @@
     <w:r w:rsidRPr="00EE285E">
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
         <w:lang w:val="es-ES"/>
       </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
         <w:lang w:val="es-ES"/>
       </w:rPr>
       <w:t>2739-0004</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="00D46EEA" w:rsidRDefault="00D46EEA" w:rsidP="00680C38">
+    <w:p w:rsidR="00396394" w:rsidRDefault="00396394" w:rsidP="00680C38">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="00D46EEA" w:rsidRDefault="00D46EEA" w:rsidP="00680C38">
+    <w:p w:rsidR="00396394" w:rsidRDefault="00396394" w:rsidP="00680C38">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
-  <w:p w:rsidR="00043803" w:rsidRDefault="008C5AE6">
+  <w:p w:rsidR="00CF6CF4" w:rsidRDefault="00CF6CF4">
     <w:pPr>
       <w:pStyle w:val="Encabezado"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+  <w:p w:rsidR="004632E6" w:rsidRPr="00312625" w:rsidRDefault="00CF6CF4">
+    <w:pPr>
+      <w:pStyle w:val="Encabezado"/>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
-        <w:lang w:eastAsia="es-VE"/>
+        <w:lang w:val="es-ES" w:eastAsia="es-ES"/>
       </w:rPr>
       <w:drawing>
-        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251686912" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="4416E0E4" wp14:editId="3CBE5BAD">
+        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251695104" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="3CFC4DFC" wp14:editId="364884EE">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="column">
-            <wp:posOffset>668655</wp:posOffset>
+            <wp:posOffset>165100</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="paragraph">
-            <wp:posOffset>-396240</wp:posOffset>
+            <wp:posOffset>-234950</wp:posOffset>
           </wp:positionV>
-          <wp:extent cx="5004000" cy="1168750"/>
-          <wp:effectExtent l="0" t="0" r="6350" b="0"/>
+          <wp:extent cx="6120765" cy="1365885"/>
+          <wp:effectExtent l="0" t="0" r="0" b="5715"/>
           <wp:wrapSquare wrapText="bothSides"/>
-          <wp:docPr id="7" name="Imagen 7"/>
+          <wp:docPr id="2" name="Imagen 2"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
-                  <pic:cNvPr id="2" name="logo revista1.JPG"/>
-                  <pic:cNvPicPr/>
+                  <pic:cNvPr id="0" name="Picture 1"/>
+                  <pic:cNvPicPr>
+                    <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                  </pic:cNvPicPr>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId1">
                     <a:extLst>
                       <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                         <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                       </a:ext>
                     </a:extLst>
                   </a:blip>
+                  <a:srcRect/>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
-                <pic:spPr>
+                <pic:spPr bwMode="auto">
                   <a:xfrm>
                     <a:off x="0" y="0"/>
-                    <a:ext cx="5004000" cy="1168750"/>
+                    <a:ext cx="6120765" cy="1365885"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
+                  <a:noFill/>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="page">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="page">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
-    <w:r w:rsidR="004632E6">
-[...12 lines deleted...]
-    </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
-<file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
-  <w:p w:rsidR="008C2286" w:rsidRDefault="00E15B2F" w:rsidP="00AB4BC5">
+  <w:p w:rsidR="008C2286" w:rsidRDefault="00CF6CF4" w:rsidP="00CF6CF4">
     <w:pPr>
       <w:pStyle w:val="Encabezado"/>
-      <w:jc w:val="center"/>
     </w:pPr>
+    <w:bookmarkStart w:id="0" w:name="_GoBack"/>
+    <w:bookmarkEnd w:id="0"/>
     <w:r>
       <w:rPr>
         <w:noProof/>
-        <w:lang w:eastAsia="es-VE"/>
+        <w:lang w:val="es-ES" w:eastAsia="es-ES"/>
       </w:rPr>
       <w:drawing>
-        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251684864" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="2412AFF8" wp14:editId="7BF58279">
+        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251693056" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="column">
-            <wp:posOffset>664750</wp:posOffset>
+            <wp:posOffset>108585</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="paragraph">
-            <wp:posOffset>-359742</wp:posOffset>
+            <wp:posOffset>-288290</wp:posOffset>
           </wp:positionV>
-          <wp:extent cx="5004000" cy="1168750"/>
-          <wp:effectExtent l="0" t="0" r="6350" b="0"/>
+          <wp:extent cx="6120765" cy="1365885"/>
+          <wp:effectExtent l="0" t="0" r="0" b="5715"/>
           <wp:wrapSquare wrapText="bothSides"/>
-          <wp:docPr id="3" name="Imagen 3"/>
+          <wp:docPr id="1" name="Imagen 1"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
-                  <pic:cNvPr id="2" name="logo revista1.JPG"/>
-                  <pic:cNvPicPr/>
+                  <pic:cNvPr id="0" name="Picture 1"/>
+                  <pic:cNvPicPr>
+                    <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                  </pic:cNvPicPr>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId1">
                     <a:extLst>
                       <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                         <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                       </a:ext>
                     </a:extLst>
                   </a:blip>
+                  <a:srcRect/>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
-                <pic:spPr>
+                <pic:spPr bwMode="auto">
                   <a:xfrm>
                     <a:off x="0" y="0"/>
-                    <a:ext cx="5004000" cy="1168750"/>
+                    <a:ext cx="6120765" cy="1365885"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
+                  <a:noFill/>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="page">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="page">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="0686725C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="78141FD8"/>
     <w:lvl w:ilvl="0" w:tplc="49B0506A">
       <w:start w:val="1"/>
@@ -2044,100 +2125,101 @@
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="200A001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
-  <w:zoom w:percent="140"/>
+  <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2049"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:numFmt w:val="chicago"/>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00113A30"/>
     <w:rsid w:val="00020B15"/>
     <w:rsid w:val="000254A5"/>
     <w:rsid w:val="00043803"/>
     <w:rsid w:val="00066EF8"/>
     <w:rsid w:val="000D70AA"/>
     <w:rsid w:val="00113A30"/>
     <w:rsid w:val="00167569"/>
     <w:rsid w:val="00176A9F"/>
     <w:rsid w:val="00192042"/>
     <w:rsid w:val="001C259D"/>
     <w:rsid w:val="001D61EC"/>
     <w:rsid w:val="00216178"/>
     <w:rsid w:val="00241C90"/>
     <w:rsid w:val="00251280"/>
     <w:rsid w:val="00272BEB"/>
     <w:rsid w:val="002950C1"/>
     <w:rsid w:val="002B698E"/>
     <w:rsid w:val="002C0A42"/>
     <w:rsid w:val="002C1AD6"/>
     <w:rsid w:val="0030175E"/>
     <w:rsid w:val="003051E5"/>
     <w:rsid w:val="00312625"/>
     <w:rsid w:val="0036129F"/>
     <w:rsid w:val="00394581"/>
+    <w:rsid w:val="00396394"/>
     <w:rsid w:val="003C576A"/>
     <w:rsid w:val="003D1EFB"/>
     <w:rsid w:val="004174C5"/>
     <w:rsid w:val="00420C83"/>
     <w:rsid w:val="0042606B"/>
     <w:rsid w:val="004260DC"/>
     <w:rsid w:val="004564A2"/>
     <w:rsid w:val="004632E6"/>
     <w:rsid w:val="00474448"/>
     <w:rsid w:val="00497F4E"/>
     <w:rsid w:val="004A55BF"/>
     <w:rsid w:val="004C3E50"/>
     <w:rsid w:val="004E6399"/>
     <w:rsid w:val="004F15BE"/>
     <w:rsid w:val="005343F7"/>
     <w:rsid w:val="005630E2"/>
     <w:rsid w:val="005A3826"/>
     <w:rsid w:val="005E2369"/>
     <w:rsid w:val="005E4782"/>
     <w:rsid w:val="005E67BE"/>
     <w:rsid w:val="005E6C3D"/>
     <w:rsid w:val="006014AE"/>
     <w:rsid w:val="00680C38"/>
     <w:rsid w:val="00691306"/>
     <w:rsid w:val="006C2BB6"/>
@@ -2145,123 +2227,125 @@
     <w:rsid w:val="006E6065"/>
     <w:rsid w:val="006F17E7"/>
     <w:rsid w:val="00715FC3"/>
     <w:rsid w:val="00717C8F"/>
     <w:rsid w:val="00807D29"/>
     <w:rsid w:val="0081667B"/>
     <w:rsid w:val="00841699"/>
     <w:rsid w:val="00846F9C"/>
     <w:rsid w:val="0088706A"/>
     <w:rsid w:val="008979B2"/>
     <w:rsid w:val="008B672E"/>
     <w:rsid w:val="008C2286"/>
     <w:rsid w:val="008C5AE6"/>
     <w:rsid w:val="008D1A35"/>
     <w:rsid w:val="008E2CB0"/>
     <w:rsid w:val="008F4961"/>
     <w:rsid w:val="00901DBD"/>
     <w:rsid w:val="00932A26"/>
     <w:rsid w:val="0095162A"/>
     <w:rsid w:val="00980863"/>
     <w:rsid w:val="00987635"/>
     <w:rsid w:val="009E1D41"/>
     <w:rsid w:val="009E33F5"/>
     <w:rsid w:val="009E37B4"/>
     <w:rsid w:val="009E6418"/>
+    <w:rsid w:val="009F62C9"/>
     <w:rsid w:val="00A0477E"/>
     <w:rsid w:val="00A60D9C"/>
     <w:rsid w:val="00AB4BC5"/>
     <w:rsid w:val="00AC5271"/>
     <w:rsid w:val="00AF4C8B"/>
     <w:rsid w:val="00AF55B8"/>
     <w:rsid w:val="00B06C32"/>
     <w:rsid w:val="00B17730"/>
     <w:rsid w:val="00B31BA6"/>
     <w:rsid w:val="00B34AFA"/>
     <w:rsid w:val="00B40363"/>
     <w:rsid w:val="00B44C58"/>
     <w:rsid w:val="00B670AA"/>
     <w:rsid w:val="00B67295"/>
     <w:rsid w:val="00B8504A"/>
     <w:rsid w:val="00BE76DF"/>
     <w:rsid w:val="00C207A8"/>
     <w:rsid w:val="00C22F62"/>
     <w:rsid w:val="00C24524"/>
     <w:rsid w:val="00C25C8D"/>
     <w:rsid w:val="00C54F0B"/>
     <w:rsid w:val="00C857AE"/>
     <w:rsid w:val="00C97F27"/>
     <w:rsid w:val="00CB2207"/>
     <w:rsid w:val="00CD24A9"/>
+    <w:rsid w:val="00CF6CF4"/>
     <w:rsid w:val="00D206FE"/>
     <w:rsid w:val="00D21222"/>
     <w:rsid w:val="00D46EEA"/>
     <w:rsid w:val="00D50E26"/>
     <w:rsid w:val="00DE605A"/>
     <w:rsid w:val="00E10E8F"/>
     <w:rsid w:val="00E15B2F"/>
     <w:rsid w:val="00E528B4"/>
     <w:rsid w:val="00E53393"/>
     <w:rsid w:val="00E90810"/>
     <w:rsid w:val="00EB069B"/>
     <w:rsid w:val="00EB2444"/>
     <w:rsid w:val="00EE285E"/>
     <w:rsid w:val="00F029F3"/>
     <w:rsid w:val="00F13FFE"/>
     <w:rsid w:val="00F33F47"/>
     <w:rsid w:val="00F3421D"/>
     <w:rsid w:val="00F37AD5"/>
     <w:rsid w:val="00FA31E7"/>
     <w:rsid w:val="00FB540B"/>
     <w:rsid w:val="00FC3859"/>
     <w:rsid w:val="00FD07E9"/>
     <w:rsid w:val="00FE0665"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="es-VE"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2049"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="77F987C4"/>
+  <w14:docId w14:val="2908B3A2"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{7D089B1F-E107-4898-950E-625D786C1051}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:lang w:val="es-VE" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="120" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
@@ -2834,67 +2918,67 @@
     <w:name w:val="Default"/>
     <w:rsid w:val="00FD07E9"/>
     <w:pPr>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:jc w:val="left"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:color w:val="000000"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:relyOnVML/>
   <w:doNotRelyOnCSS/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
-[...3 lines deleted...]
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
 </file>
 
-<file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.JPG"/></Relationships>
+<file path=word/_rels/footer3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
 </file>
 
 <file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.JPG"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
+</file>
+
+<file path=word/_rels/header3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="5B9BD5"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -3123,81 +3207,81 @@
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{1F852E36-54A0-4B42-B95E-F94FF5069F2A}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{DB3DBB3D-3340-4974-8715-00A2A6F48D07}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>2</Pages>
-  <Words>373</Words>
-  <Characters>2052</Characters>
+  <Words>427</Words>
+  <Characters>2349</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>17</Lines>
-  <Paragraphs>4</Paragraphs>
+  <Lines>19</Lines>
+  <Paragraphs>5</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Título</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>Dixguel03</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>2421</CharactersWithSpaces>
+  <CharactersWithSpaces>2771</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>DorysLu</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>