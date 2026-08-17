--- v0 (2026-06-27)
+++ v1 (2026-08-17)
@@ -1,114 +1,98 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
+  <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
-  <Default Extension="JPG" ContentType="image/jpeg"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/glossary/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.glossary+xml"/>
   <Override PartName="/word/glossary/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/glossary/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/glossary/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/glossary/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:body>
-    <w:p w:rsidR="00FF5D10" w:rsidRPr="00FF5D10" w:rsidRDefault="00FF5D10" w:rsidP="00FF5D10">
-[...12 lines deleted...]
-    </w:p>
     <w:p w:rsidR="00BA3291" w:rsidRDefault="00D21479" w:rsidP="00FF5D10">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="es-VE"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FF5D10">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="es-VE"/>
         </w:rPr>
         <w:t>Autorización de publicación</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00FF5D10" w:rsidRPr="00FF5D10" w:rsidRDefault="00FF5D10" w:rsidP="00FF5D10">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="es-VE"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
-      <w:bookmarkEnd w:id="0"/>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tablaconcuadrcula"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:jc w:val="center"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9394"/>
       </w:tblGrid>
       <w:tr w:rsidR="00CB5FC1" w:rsidTr="00FF5D10">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9394" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="9CC2E5" w:themeFill="accent1" w:themeFillTint="99"/>
           </w:tcPr>
           <w:p w:rsidR="00CB5FC1" w:rsidRPr="00EA276D" w:rsidRDefault="00CB5FC1" w:rsidP="00FA56D0">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Calibri" w:hAnsi="Arial Narrow" w:cs="Arial"/>
@@ -774,50 +758,52 @@
       </w:r>
     </w:p>
     <w:p w:rsidR="009032F7" w:rsidRDefault="009032F7" w:rsidP="00BA3291">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-VE"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="007E3444" w:rsidRDefault="007E3444" w:rsidP="00BA3291">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-VE"/>
         </w:rPr>
       </w:pPr>
+      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
+      <w:bookmarkEnd w:id="0"/>
     </w:p>
     <w:p w:rsidR="007E3444" w:rsidRDefault="007E3444" w:rsidP="00BA3291">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-VE"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="007870E3" w:rsidRDefault="007870E3" w:rsidP="00BA3291">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-VE"/>
         </w:rPr>
       </w:pPr>
     </w:p>
@@ -882,145 +868,145 @@
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t>Elimine esta nota una vez redactada la autorización</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="007E3444" w:rsidRPr="0081158A" w:rsidSect="00FF5D10">
       <w:headerReference w:type="default" r:id="rId8"/>
       <w:footerReference w:type="default" r:id="rId9"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1985" w:right="1418" w:bottom="1418" w:left="1418" w:header="709" w:footer="709" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="00F9205D" w:rsidRDefault="00F9205D" w:rsidP="00BA3291">
+    <w:p w:rsidR="001A181C" w:rsidRDefault="001A181C" w:rsidP="00BA3291">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="00F9205D" w:rsidRDefault="00F9205D" w:rsidP="00BA3291">
+    <w:p w:rsidR="001A181C" w:rsidRDefault="001A181C" w:rsidP="00BA3291">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="4000ACFF" w:usb2="00000001" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Encode Sans Condensed">
     <w:altName w:val="Encode Sans Condensed"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial Narrow">
     <w:panose1 w:val="020B0606020202030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000800" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Humanst521 BT">
     <w:altName w:val="Lucida Sans Unicode"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000001" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000001B" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="A0002AEF" w:usb1="4000207B" w:usb2="00000000" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:p w:rsidR="00BA3291" w:rsidRDefault="00BA3291" w:rsidP="00BA3291">
     <w:pPr>
       <w:pStyle w:val="Piedepgina"/>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:p>
   <w:p w:rsidR="00BA3291" w:rsidRDefault="00BA3291" w:rsidP="00BA3291">
     <w:pPr>
       <w:pStyle w:val="Piedepgina"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:r w:rsidRPr="00FF5D10">
       <w:rPr>
         <w:b/>
       </w:rPr>
       <w:t>Perspectivas</w:t>
     </w:r>
     <w:r w:rsidR="00637E4F">
       <w:t>.</w:t>
@@ -1042,126 +1028,130 @@
     </w:r>
     <w:r w:rsidR="00637E4F">
       <w:t>G</w:t>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">eografía, </w:t>
     </w:r>
     <w:r w:rsidR="00637E4F">
       <w:t>Arte y C</w:t>
     </w:r>
     <w:r>
       <w:t>ultura</w:t>
     </w:r>
   </w:p>
   <w:p w:rsidR="00BA3291" w:rsidRDefault="00BA3291">
     <w:pPr>
       <w:pStyle w:val="Piedepgina"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="00F9205D" w:rsidRDefault="00F9205D" w:rsidP="00BA3291">
+    <w:p w:rsidR="001A181C" w:rsidRDefault="001A181C" w:rsidP="00BA3291">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="00F9205D" w:rsidRDefault="00F9205D" w:rsidP="00BA3291">
+    <w:p w:rsidR="001A181C" w:rsidRDefault="001A181C" w:rsidP="00BA3291">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
-  <w:p w:rsidR="00FF5D10" w:rsidRDefault="00FF5D10">
+  <w:p w:rsidR="00FF5D10" w:rsidRDefault="007E4A3D">
     <w:pPr>
       <w:pStyle w:val="Encabezado"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
-        <w:lang w:eastAsia="es-VE"/>
+        <w:lang w:val="es-ES" w:eastAsia="es-ES"/>
       </w:rPr>
       <w:drawing>
-        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5487EDA5" wp14:editId="7DB4A908">
+        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="7332BAFC" wp14:editId="7C3C43FD">
           <wp:simplePos x="0" y="0"/>
-          <wp:positionH relativeFrom="margin">
-            <wp:align>center</wp:align>
+          <wp:positionH relativeFrom="column">
+            <wp:posOffset>-62230</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="paragraph">
-            <wp:posOffset>-334787</wp:posOffset>
+            <wp:posOffset>-354965</wp:posOffset>
           </wp:positionV>
-          <wp:extent cx="4778111" cy="1116000"/>
-          <wp:effectExtent l="0" t="0" r="3810" b="8255"/>
+          <wp:extent cx="6120765" cy="1365885"/>
+          <wp:effectExtent l="0" t="0" r="0" b="5715"/>
           <wp:wrapSquare wrapText="bothSides"/>
-          <wp:docPr id="2" name="Imagen 2"/>
+          <wp:docPr id="1" name="Imagen 1"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
-                  <pic:cNvPr id="2" name="logo revista1.JPG"/>
-                  <pic:cNvPicPr/>
+                  <pic:cNvPr id="0" name="Picture 1"/>
+                  <pic:cNvPicPr>
+                    <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                  </pic:cNvPicPr>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId1">
                     <a:extLst>
                       <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                         <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                       </a:ext>
                     </a:extLst>
                   </a:blip>
+                  <a:srcRect/>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
-                <pic:spPr>
+                <pic:spPr bwMode="auto">
                   <a:xfrm>
                     <a:off x="0" y="0"/>
-                    <a:ext cx="4778111" cy="1116000"/>
+                    <a:ext cx="6120765" cy="1365885"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
+                  <a:noFill/>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="page">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="page">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="0EEB0E89"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="6A103FEE"/>
     <w:lvl w:ilvl="0" w:tplc="200A000F">
       <w:start w:val="1"/>
@@ -1710,103 +1700,106 @@
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
-  <w:zoom w:percent="140"/>
+  <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2049"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00D43717"/>
     <w:rsid w:val="00027CAC"/>
     <w:rsid w:val="00105709"/>
     <w:rsid w:val="00197C89"/>
+    <w:rsid w:val="001A181C"/>
     <w:rsid w:val="00203233"/>
     <w:rsid w:val="00216178"/>
     <w:rsid w:val="002244C4"/>
     <w:rsid w:val="00261834"/>
     <w:rsid w:val="002A5395"/>
     <w:rsid w:val="00375E55"/>
     <w:rsid w:val="003832E2"/>
     <w:rsid w:val="004049E2"/>
     <w:rsid w:val="004174C5"/>
     <w:rsid w:val="004660CB"/>
     <w:rsid w:val="004D47E2"/>
     <w:rsid w:val="004D79CB"/>
     <w:rsid w:val="0051005D"/>
     <w:rsid w:val="005131DC"/>
     <w:rsid w:val="00563447"/>
     <w:rsid w:val="005C3612"/>
     <w:rsid w:val="006079A4"/>
     <w:rsid w:val="00612DE8"/>
     <w:rsid w:val="00614078"/>
     <w:rsid w:val="00637E4F"/>
     <w:rsid w:val="006414EB"/>
     <w:rsid w:val="00686291"/>
+    <w:rsid w:val="006B47FF"/>
     <w:rsid w:val="00750793"/>
     <w:rsid w:val="007870E3"/>
     <w:rsid w:val="007E3444"/>
+    <w:rsid w:val="007E4A3D"/>
     <w:rsid w:val="0081158A"/>
     <w:rsid w:val="008E313A"/>
     <w:rsid w:val="009032F7"/>
     <w:rsid w:val="00933478"/>
     <w:rsid w:val="009E2342"/>
     <w:rsid w:val="00A4555E"/>
     <w:rsid w:val="00A54A32"/>
     <w:rsid w:val="00A5552A"/>
     <w:rsid w:val="00A9616E"/>
     <w:rsid w:val="00AD0FCA"/>
     <w:rsid w:val="00AE4DAA"/>
     <w:rsid w:val="00B004A6"/>
     <w:rsid w:val="00B708E9"/>
     <w:rsid w:val="00B859EF"/>
     <w:rsid w:val="00BA3291"/>
     <w:rsid w:val="00BB22B0"/>
     <w:rsid w:val="00BF742F"/>
     <w:rsid w:val="00C0200D"/>
     <w:rsid w:val="00C37C8B"/>
     <w:rsid w:val="00CB5FC1"/>
     <w:rsid w:val="00CE7940"/>
     <w:rsid w:val="00D172DF"/>
     <w:rsid w:val="00D21479"/>
     <w:rsid w:val="00D43717"/>
     <w:rsid w:val="00DD6C0F"/>
@@ -1820,51 +1813,50 @@
     <w:rsid w:val="00FF5D10"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="es-VE"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2049"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="0803DF78"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{83C8621F-A203-4EFB-AE38-8CC769886DC8}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="es-VE" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
@@ -2442,188 +2434,190 @@
     </w:div>
     <w:div w:id="1724600614">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/glossaryDocument" Target="glossary/document.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.JPG"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/glossary/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/glossary/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:glossaryDocument xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:docParts>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="DefaultPlaceholder_-1854013440"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{A7E8586B-FB00-4BE2-ACC4-4C7B59D71D12}"/>
       </w:docPartPr>
       <w:docPartBody>
         <w:p w:rsidR="00B9331B" w:rsidRDefault="00193DA6">
           <w:r w:rsidRPr="00823E3A">
             <w:rPr>
               <w:rStyle w:val="Textodelmarcadordeposicin"/>
             </w:rPr>
             <w:t>Haga clic o pulse aquí para escribir texto.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
   </w:docParts>
 </w:glossaryDocument>
 </file>
 
 <file path=word/glossary/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="4000ACFF" w:usb2="00000001" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Encode Sans Condensed">
     <w:altName w:val="Encode Sans Condensed"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial Narrow">
     <w:panose1 w:val="020B0606020202030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000800" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Humanst521 BT">
     <w:altName w:val="Lucida Sans Unicode"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000001" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000001B" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="A0002AEF" w:usb1="4000207B" w:usb2="00000000" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/glossary/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
   <w:view w:val="normal"/>
+  <w:revisionView w:inkAnnotations="0"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00193DA6"/>
     <w:rsid w:val="00193DA6"/>
     <w:rsid w:val="002457FC"/>
     <w:rsid w:val="003344DD"/>
     <w:rsid w:val="00365302"/>
     <w:rsid w:val="00482FC6"/>
+    <w:rsid w:val="005D7B94"/>
     <w:rsid w:val="00B9331B"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="es-VE"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w15:chartTrackingRefBased/>
 </w:settings>
 </file>
 
 <file path=word/glossary/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
@@ -3322,81 +3316,81 @@
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{32A1F47B-5E19-452A-BC57-4EB616F32B86}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{A7BB6E04-BEC8-4988-B27E-B7775A6CEAC7}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
   <Words>183</Words>
-  <Characters>1012</Characters>
+  <Characters>1011</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>8</Lines>
   <Paragraphs>2</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Título</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>Dixguel03</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>1193</CharactersWithSpaces>
+  <CharactersWithSpaces>1192</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Doris</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>