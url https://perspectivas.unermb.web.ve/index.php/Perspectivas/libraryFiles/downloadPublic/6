--- v0 (2026-05-30)
+++ v1 (2026-08-29)
@@ -1,2066 +1,1193 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
-  <Default Extension="JPG" ContentType="image/jpeg"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
-  <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
-  <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:body>
-    <w:p w:rsidR="008C2286" w:rsidRDefault="00333DA4">
-[...379 lines deleted...]
-    <w:p w:rsidR="00A0477E" w:rsidRDefault="00A0477E" w:rsidP="008C2286">
+    <w:p w:rsidR="00681B69" w:rsidRDefault="00681B69" w:rsidP="00681B69">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-    <w:p w:rsidR="008C2286" w:rsidRDefault="008C2286" w:rsidP="008C2286">
+      <w:r w:rsidRPr="008B672E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Título del </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>ensayo e</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008B672E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>n español (Entre 10 y 15 palabras)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00681B69" w:rsidRDefault="00681B69" w:rsidP="00681B69">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
       </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00681B69" w:rsidRPr="008B672E" w:rsidRDefault="00681B69" w:rsidP="00681B69">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
       <w:r w:rsidRPr="008B672E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve">Título del </w:t>
       </w:r>
-      <w:r w:rsidR="00AB4BC5">
-[...5 lines deleted...]
-        <w:t>ensayo e</w:t>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>ensayo</w:t>
       </w:r>
       <w:r w:rsidRPr="008B672E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
-        <w:t>n español (Entre 10 y 15 palabras)</w:t>
-[...2 lines deleted...]
-    <w:p w:rsidR="008C2286" w:rsidRDefault="008C2286" w:rsidP="008C2286">
+        <w:t xml:space="preserve"> en inglés</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00681B69" w:rsidRDefault="00681B69" w:rsidP="00681B69">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:b/>
-[...49 lines deleted...]
-    <w:p w:rsidR="008C2286" w:rsidRDefault="008C2286" w:rsidP="008C2286">
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00681B69" w:rsidRDefault="00681B69" w:rsidP="00681B69">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="008C2286" w:rsidRPr="00990987" w:rsidRDefault="008C2286" w:rsidP="008C2286">
+    <w:p w:rsidR="00681B69" w:rsidRPr="00990987" w:rsidRDefault="00681B69" w:rsidP="00681B69">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:vertAlign w:val="superscript"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00990987">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
-        <w:t>Apellidos, Nombres del autor</w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> 1</w:t>
+        <w:t>Apellidos, Nombres del autor 1</w:t>
       </w:r>
       <w:r w:rsidRPr="00990987">
         <w:rPr>
           <w:rStyle w:val="Refdenotaalfinal"/>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:endnoteReference w:id="1"/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008C2286" w:rsidRDefault="008C2286" w:rsidP="008C2286">
+    <w:p w:rsidR="00681B69" w:rsidRDefault="00681B69" w:rsidP="00681B69">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00990987">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t>Correo</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t>xxxxx@xxxx</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
     </w:p>
-    <w:p w:rsidR="008C2286" w:rsidRDefault="008C2286" w:rsidP="008C2286">
+    <w:p w:rsidR="00681B69" w:rsidRDefault="00681B69" w:rsidP="00681B69">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
       </w:pPr>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00990987">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t>Orcid</w:t>
       </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
       <w:r w:rsidRPr="001D61EC">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t>https://orcid.org/xxxx-xxxx-xxxx-xxxx</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008C2286" w:rsidRDefault="008C2286" w:rsidP="008C2286">
+    <w:p w:rsidR="00681B69" w:rsidRDefault="00681B69" w:rsidP="00681B69">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
-        <w:t>Afiliación institucional-</w:t>
-[...25 lines deleted...]
-    <w:p w:rsidR="00333DA4" w:rsidRDefault="00333DA4" w:rsidP="008C2286">
+        <w:t>Afiliación institucional-Ciudad, País.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00681B69" w:rsidRDefault="00681B69" w:rsidP="00681B69">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00333DA4" w:rsidRDefault="00333DA4" w:rsidP="008C2286">
+    <w:p w:rsidR="00681B69" w:rsidRDefault="00681B69" w:rsidP="00681B69">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t>Idem</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve"> autor 2 y 3 (si los hay)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00333DA4" w:rsidRDefault="00333DA4" w:rsidP="008C2286">
+    <w:p w:rsidR="00681B69" w:rsidRDefault="00681B69" w:rsidP="00681B69">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00333DA4" w:rsidRDefault="00333DA4" w:rsidP="008C2286">
-[...59 lines deleted...]
-    <w:p w:rsidR="008C2286" w:rsidRPr="001D61EC" w:rsidRDefault="008C2286" w:rsidP="008C2286">
+    <w:p w:rsidR="00681B69" w:rsidRPr="001D61EC" w:rsidRDefault="00681B69" w:rsidP="00681B69">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004564A2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t>Resumen</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008C2286" w:rsidRDefault="008C2286" w:rsidP="008C2286">
+    <w:p w:rsidR="00681B69" w:rsidRDefault="00681B69" w:rsidP="00681B69">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="008C2286" w:rsidRDefault="008C2286" w:rsidP="00A0477E">
-[...64 lines deleted...]
-    <w:p w:rsidR="008C2286" w:rsidRDefault="008C2286" w:rsidP="008C2286">
+    <w:p w:rsidR="00681B69" w:rsidRDefault="00681B69" w:rsidP="00681B69">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>En un solo párrafo, interlineado sencillo, sin sangría, máximo 150 palabras. Se expone breve introducción al trabajo, aspectos relevantes de la temática abordada y la conclusión.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00681B69" w:rsidRDefault="00681B69" w:rsidP="00681B69">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="008C2286" w:rsidRDefault="008C2286" w:rsidP="008C2286">
+    <w:p w:rsidR="00681B69" w:rsidRDefault="00681B69" w:rsidP="00681B69">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00176A9F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t>Palabras clave</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
-        <w:t>: 4</w:t>
-[...9 lines deleted...]
-    <w:p w:rsidR="008C2286" w:rsidRDefault="008C2286" w:rsidP="008C2286">
+        <w:t>: 4 palabras</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00681B69" w:rsidRDefault="00681B69" w:rsidP="00681B69">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="008C2286" w:rsidRPr="00F13FFE" w:rsidRDefault="008C2286" w:rsidP="008C2286">
+    <w:p w:rsidR="00681B69" w:rsidRPr="00F13FFE" w:rsidRDefault="00681B69" w:rsidP="00681B69">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="004564A2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t>Abstract</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
     </w:p>
-    <w:p w:rsidR="008C2286" w:rsidRDefault="00A0477E" w:rsidP="008C2286">
+    <w:p w:rsidR="00681B69" w:rsidRDefault="00681B69" w:rsidP="00681B69">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
-        <w:t>(E</w:t>
-[...9 lines deleted...]
-    <w:p w:rsidR="00176A9F" w:rsidRDefault="00176A9F" w:rsidP="008C2286">
+        <w:t>(Escriba el resumen en inglés)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00681B69" w:rsidRDefault="00681B69" w:rsidP="00681B69">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="008C2286" w:rsidRDefault="009578BC" w:rsidP="008C2286">
+    <w:p w:rsidR="00681B69" w:rsidRDefault="00681B69" w:rsidP="00681B69">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t>Key</w:t>
       </w:r>
-      <w:r w:rsidR="008C2286" w:rsidRPr="00176A9F">
+      <w:r w:rsidRPr="00176A9F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t>words</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidR="008C2286">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008C2286" w:rsidRDefault="008C2286" w:rsidP="008C2286">
+    <w:p w:rsidR="00681B69" w:rsidRDefault="00681B69" w:rsidP="00681B69">
       <w:pPr>
         <w:pStyle w:val="Prrafodelista"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="008C2286" w:rsidRDefault="008C2286" w:rsidP="008C2286">
+    <w:p w:rsidR="00681B69" w:rsidRPr="00420C83" w:rsidRDefault="00681B69" w:rsidP="00681B69">
       <w:pPr>
         <w:pStyle w:val="Prrafodelista"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-    <w:p w:rsidR="008C2286" w:rsidRPr="00420C83" w:rsidRDefault="008C2286" w:rsidP="008C2286">
+      <w:r w:rsidRPr="004564A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>Introducción</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00681B69" w:rsidRDefault="00681B69" w:rsidP="00681B69">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00681B69" w:rsidRDefault="00681B69" w:rsidP="00681B69">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Esta parte del ensayo se redacta en párrafos entre 6 y 10 líneas, sin sangría, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F13FFE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>con interlineado de 1,5</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve">con </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F13FFE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>espaciado posterior entre párrafos de 6 pts.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Alineación justificada. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>F</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>uente</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Times New </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>Roma</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F13FFE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>n</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F13FFE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>, tamaño 12</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F13FFE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">En esta se refleja la importancia y propósito del escritor, se explica el acercamiento y el porqué de la elección del tema; así como también, la organización del ensayo. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00681B69" w:rsidRDefault="00681B69" w:rsidP="00681B69">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>Tenga en consideración que se trata de generar ideas sobre una pregunta en concreto y no de un tema amplio.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00681B69" w:rsidRDefault="00681B69" w:rsidP="00681B69">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00681B69" w:rsidRDefault="00681B69" w:rsidP="00681B69">
       <w:pPr>
         <w:pStyle w:val="Prrafodelista"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="left"/>
-[...6 lines deleted...]
-      <w:r w:rsidRPr="004564A2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-          <w:lang w:val="es-ES"/>
-[...178 lines deleted...]
-    <w:p w:rsidR="008C2286" w:rsidRPr="004564A2" w:rsidRDefault="00AB4BC5" w:rsidP="00AB4BC5">
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Desarrollo</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00681B69" w:rsidRPr="004564A2" w:rsidRDefault="00681B69" w:rsidP="00681B69">
       <w:pPr>
         <w:pStyle w:val="Prrafodelista"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+    </w:p>
+    <w:p w:rsidR="00681B69" w:rsidRDefault="00681B69" w:rsidP="00681B69">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Se desglosa en secciones según los aspectos indicados en la introducción, cada una de estas se redacta en párrafos entre 6 y 10 líneas, sin sangría, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F13FFE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>con interlineado de 1,5</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve">con </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F13FFE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>espaciado posterior entre párrafos de 6 pts.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Alineación justificada. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>F</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>uente</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Times New </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>Roma</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F13FFE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>n</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F13FFE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>, tamaño 12</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Las subsecciones alineadas a la izquierda, en cursiva, fuente en tamaño 12. En esta parte del ensayo se expresan las argumentaciones del </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">autor, según sea la estrategia utilizada (análisis, comparación, contraste, definiciones, clasificaciones, causas y efectos). </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00681B69" w:rsidRDefault="00681B69" w:rsidP="00681B69">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>El autor da a conocer las consideraciones teóricas en las que se sust</w:t>
+      </w:r>
+      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
+      <w:bookmarkEnd w:id="0"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">enta el ensayo; es decir, la revisión de la literatura de fuentes certificadas y actualizadas (últimos 5 años), se deben consultar en bases de datos de calidad e históricas que aporten información relevante a la argumentación. En caso de utilizar </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F13FFE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">tablas, el tamaño será en fuente Times New </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F13FFE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>Rom</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>a</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F13FFE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>n</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F13FFE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> tamaño 10, con interlineado sencillo.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00681B69" w:rsidRDefault="00681B69" w:rsidP="00681B69">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00681B69" w:rsidRDefault="00681B69" w:rsidP="00681B69">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00807D29">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
-[...7 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:t>Conclusiones o consideraciones fin</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008D1A35">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-          <w:lang w:val="es-ES"/>
-[...317 lines deleted...]
-    <w:p w:rsidR="008C2286" w:rsidRDefault="008C2286" w:rsidP="008C2286">
+        </w:rPr>
+        <w:t>ales</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00681B69" w:rsidRDefault="00681B69" w:rsidP="00681B69">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00681B69" w:rsidRDefault="00681B69" w:rsidP="00681B69">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>Reflexiones finales sobre la utilidad práctica del estudio, se presenta de forma argumentada y crítica. En esta parte del ensayo se recapitulan los aspectos concretos de la temática abordada dentro del contexto, se reafirman las teorías presentadas, se refleja el enfoque y postura final del autor.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00681B69" w:rsidRDefault="00681B69" w:rsidP="00681B69">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00681B69" w:rsidRDefault="00681B69" w:rsidP="00681B69">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00807D29">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>Conclusiones o consideraciones fin</w:t>
-[...133 lines deleted...]
-        </w:rPr>
         <w:t>Referencias</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="000D70AA" w:rsidRPr="000D70AA" w:rsidRDefault="000D70AA" w:rsidP="008C2286">
-[...9 lines deleted...]
-        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+    <w:p w:rsidR="00681B69" w:rsidRPr="000D70AA" w:rsidRDefault="00681B69" w:rsidP="00681B69">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00681B69" w:rsidRDefault="00681B69" w:rsidP="00681B69">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="es-VE"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="es-VE"/>
         </w:rPr>
         <w:t xml:space="preserve">Comprende el listado de las fuentes consultadas y </w:t>
       </w:r>
       <w:r w:rsidRPr="00CB2207">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:lang w:eastAsia="es-VE"/>
         </w:rPr>
         <w:t>expresamente citadas</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="es-VE"/>
         </w:rPr>
         <w:t xml:space="preserve"> a lo largo del trabajo. Para su estructura, c</w:t>
       </w:r>
-      <w:r w:rsidR="008C2286" w:rsidRPr="00EB069B">
+      <w:r w:rsidRPr="00EB069B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="es-VE"/>
         </w:rPr>
         <w:t>onsult</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="es-VE"/>
         </w:rPr>
         <w:t>e</w:t>
       </w:r>
-      <w:r w:rsidR="008C2286" w:rsidRPr="00EB069B">
+      <w:r w:rsidRPr="00EB069B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="es-VE"/>
         </w:rPr>
         <w:t xml:space="preserve"> las normas para las referencias en el portal de la revista</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="es-VE"/>
         </w:rPr>
-        <w:t>, ajustadas a</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00AC5271">
+        <w:t>, ajustadas al manual de publicaciones de la Asociación Americana de Psicología (APA) en su 7ma edición</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EB069B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="es-VE"/>
         </w:rPr>
-        <w:t>l manual de publicaciones de la Asociación Americana de Psicología (</w:t>
+        <w:t>.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="es-VE"/>
         </w:rPr>
-        <w:t>APA</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00AC5271">
+        <w:t xml:space="preserve"> Si las URL de las referencias consultadas en líneas son muy extensas, se pueden acortar utilizando herramientas como </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="es-VE"/>
         </w:rPr>
-        <w:t>)</w:t>
-      </w:r>
+        <w:t>TinyURL</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="es-VE"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00AC5271">
+        <w:t xml:space="preserve"> o similar.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00681B69" w:rsidRDefault="00681B69" w:rsidP="00681B69">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="es-VE"/>
         </w:rPr>
-        <w:t xml:space="preserve">en su </w:t>
-[...1 lines deleted...]
-      <w:r>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00992E5B" w:rsidRDefault="00992E5B">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="es-VE"/>
         </w:rPr>
-        <w:t>7</w:t>
-[...55 lines deleted...]
-    <w:p w:rsidR="008C2286" w:rsidRPr="00807D29" w:rsidRDefault="00B8504A" w:rsidP="006E6131">
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="008C2286" w:rsidRPr="00807D29" w:rsidRDefault="00B8504A" w:rsidP="00ED5C61">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="es-VE"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00807D29">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="es-VE"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Declaración de c</w:t>
       </w:r>
       <w:r w:rsidR="008C2286" w:rsidRPr="00807D29">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="es-VE"/>
         </w:rPr>
         <w:t>onflicto de intereses</w:t>
       </w:r>
       <w:r w:rsidR="008979B2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="es-VE"/>
         </w:rPr>
         <w:t xml:space="preserve"> y originalidad</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="008C2286" w:rsidRDefault="008C2286" w:rsidP="008C2286">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="es-VE"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00F27164" w:rsidRPr="0044504F" w:rsidRDefault="00F27164" w:rsidP="00F27164">
+    <w:p w:rsidR="006C7CDD" w:rsidRPr="0044504F" w:rsidRDefault="006C7CDD" w:rsidP="006C7CDD">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="nfasis"/>
           <w:i w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004564A2">
         <w:t>Conforme a lo estipulado en el C</w:t>
       </w:r>
       <w:r w:rsidRPr="004564A2">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t>ódigo de ética y buenas prácticas</w:t>
       </w:r>
       <w:r w:rsidRPr="004564A2">
         <w:t xml:space="preserve"> publicado en </w:t>
       </w:r>
       <w:r w:rsidRPr="0044504F">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Perspectivas</w:t>
       </w:r>
       <w:r w:rsidRPr="004564A2">
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidRPr="004564A2">
         <w:rPr>
           <w:rStyle w:val="nfasis"/>
         </w:rPr>
         <w:t xml:space="preserve">Revista de Historia, Geografía, Arte y Cultura, </w:t>
       </w:r>
       <w:r w:rsidRPr="0044504F">
         <w:rPr>
           <w:rStyle w:val="nfasis"/>
           <w:i w:val="0"/>
         </w:rPr>
         <w:t>el autor</w:t>
       </w:r>
-      <w:r w:rsidR="006E6131">
+      <w:r w:rsidR="00ED5C61">
         <w:rPr>
           <w:rStyle w:val="nfasis"/>
           <w:i w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="0044504F">
         <w:rPr>
           <w:rStyle w:val="nfasis"/>
           <w:i w:val="0"/>
         </w:rPr>
         <w:t>(los autores)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="nfasis"/>
           <w:i w:val="0"/>
         </w:rPr>
         <w:t>: apellidos, nombres,</w:t>
       </w:r>
       <w:r w:rsidRPr="0044504F">
         <w:rPr>
           <w:rStyle w:val="nfasis"/>
           <w:i w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve"> declaro(declaramos) al Comité Editorial que:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00F27164" w:rsidRDefault="00F27164" w:rsidP="00F27164">
+    <w:p w:rsidR="004564A2" w:rsidRDefault="006C7CDD" w:rsidP="006C7CDD">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
         </w:tabs>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009E33F5">
         <w:rPr>
           <w:rStyle w:val="nfasis"/>
           <w:b/>
           <w:i w:val="0"/>
         </w:rPr>
         <w:t>N</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:lang w:val="es-ES"/>
@@ -2078,1952 +1205,1126 @@
         <w:rPr>
           <w:b/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t>tengo(ten</w:t>
       </w:r>
       <w:r w:rsidRPr="004564A2">
         <w:rPr>
           <w:b/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t>emos</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
       <w:r w:rsidRPr="004564A2">
         <w:rPr>
           <w:b/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
-        <w:t xml:space="preserve"> situaciones que representen conflicto de interés real, potencial o evidente, de carácter académico, financiero, intelectual o con derechos de propiedad intelectual relacionados con el contenido del manuscrito del</w:t>
-[...6 lines deleted...]
-        <w:t xml:space="preserve"> ensayo: (título del ensayo)</w:t>
+        <w:t xml:space="preserve"> situaciones que representen conflicto de interés real, potencial o evidente, de carácter académico, financiero, intelectual o con derechos de propiedad intelectual relacionados con el contenido del manuscrito de</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve">l </w:t>
+      </w:r>
+      <w:r w:rsidR="00681B69">
+        <w:rPr>
+          <w:b/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>ensayo</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: (título del </w:t>
+      </w:r>
+      <w:r w:rsidR="00681B69">
+        <w:rPr>
+          <w:b/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>ensayo</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>)</w:t>
       </w:r>
       <w:r w:rsidRPr="004564A2">
         <w:rPr>
           <w:b/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
-        <w:t>, en relación con su publicación.</w:t>
-[...2 lines deleted...]
-    <w:p w:rsidR="008979B2" w:rsidRDefault="008979B2" w:rsidP="00F27164">
+        <w:t>, en rela</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>ción con su publicación</w:t>
+      </w:r>
+      <w:r w:rsidR="004564A2" w:rsidRPr="004564A2">
+        <w:rPr>
+          <w:b/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008979B2" w:rsidRDefault="008979B2" w:rsidP="004564A2">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
         </w:tabs>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:lang w:val="es-ES"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t>De igual manera, declar</w:t>
       </w:r>
       <w:r w:rsidR="009E33F5">
         <w:rPr>
           <w:lang w:val="es-ES"/>
         </w:rPr>
-        <w:t>o</w:t>
-[...11 lines deleted...]
-        <w:t>(declaramos)</w:t>
+        <w:t>o(declaramos)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve"> que,</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008979B2" w:rsidRPr="008979B2" w:rsidRDefault="008979B2" w:rsidP="004564A2">
+    <w:p w:rsidR="008979B2" w:rsidRDefault="008979B2" w:rsidP="004564A2">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
         </w:tabs>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009E33F5">
         <w:rPr>
           <w:b/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve">Este trabajo es original, no ha sido publicado parcial ni totalmente en otro medio de difusión, </w:t>
       </w:r>
       <w:r w:rsidR="009E33F5" w:rsidRPr="009E33F5">
         <w:rPr>
           <w:b/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve">no </w:t>
       </w:r>
       <w:r w:rsidRPr="009E33F5">
         <w:rPr>
           <w:b/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
-        <w:t>se utilizaron ideas, formulaciones, citas o ilustraciones diversas, extraídas de distintas fuentes, sin mencionar de forma clara y estricta su origen y sin ser referenciadas debidamente en la bibliografía correspondiente</w:t>
+        <w:t xml:space="preserve">se utilizaron ideas, formulaciones, citas o ilustraciones diversas, extraídas de distintas fuentes, sin mencionar de forma clara y estricta su origen y sin ser referenciadas debidamente en la bibliografía </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009E33F5">
+        <w:rPr>
+          <w:b/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>correspondiente</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="009E33F5">
         <w:rPr>
           <w:lang w:val="es-ES"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Consiento</w:t>
-[...14 lines deleted...]
-    <w:p w:rsidR="004564A2" w:rsidRPr="004564A2" w:rsidRDefault="008979B2" w:rsidP="004564A2">
+        <w:t xml:space="preserve"> Consiento(consentimos) que el Comité Editorial aplique cualquier sistema de detección de plagio para verificar su originalidad.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB1634" w:rsidRPr="008979B2" w:rsidRDefault="00BB1634" w:rsidP="004564A2">
+      <w:pPr>
+        <w:pStyle w:val="NormalWeb"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="284"/>
+        </w:tabs>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00BB1634">
+        <w:t>El autor (Los autores) declara(n) que, en la preparación de este manuscrito, no se utilizaron herramientas de inteligencia artificial generativa para la redacción de textos o interpretación de datos.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="004564A2" w:rsidRDefault="008979B2" w:rsidP="004564A2">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
         </w:tabs>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:lang w:val="es-ES"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t>Así lo declar</w:t>
       </w:r>
       <w:r w:rsidR="009E33F5">
         <w:rPr>
           <w:lang w:val="es-ES"/>
         </w:rPr>
-        <w:t>o</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00C616D3">
+        <w:t>o(declar</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>amos</w:t>
+      </w:r>
+      <w:r w:rsidR="009E33F5">
+        <w:rPr>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>) en</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:r w:rsidR="009E33F5">
+        <w:rPr>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>Lugar y f</w:t>
+      </w:r>
+      <w:r w:rsidR="004564A2" w:rsidRPr="004564A2">
+        <w:rPr>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>echa</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidR="004564A2" w:rsidRPr="004564A2">
         <w:rPr>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="009E33F5">
-[...46 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p w:rsidR="005B497B" w:rsidRPr="004564A2" w:rsidRDefault="005B497B" w:rsidP="004564A2">
+      <w:pPr>
+        <w:pStyle w:val="NormalWeb"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="284"/>
+        </w:tabs>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
     </w:p>
     <w:p w:rsidR="004564A2" w:rsidRPr="004564A2" w:rsidRDefault="004564A2" w:rsidP="004564A2">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
         </w:tabs>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:ind w:left="425"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:lang w:val="es-ES"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="004564A2" w:rsidRPr="004564A2" w:rsidRDefault="004564A2" w:rsidP="004564A2">
+    <w:p w:rsidR="005B497B" w:rsidRDefault="005B497B" w:rsidP="005B497B">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
         </w:tabs>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:lang w:val="es-ES"/>
         </w:rPr>
       </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
       <w:r w:rsidRPr="004564A2">
         <w:rPr>
           <w:lang w:val="es-ES"/>
         </w:rPr>
-        <w:t>Nombres/Apellidos/Firmas autógrafas</w:t>
-[...16 lines deleted...]
-        <w:spacing w:after="120" w:line="360" w:lineRule="auto"/>
+        <w:t>Firmas autógrafas</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> del autor o autores)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="005B497B" w:rsidRDefault="005B497B" w:rsidP="005B497B">
+      <w:pPr>
+        <w:pStyle w:val="NormalWeb"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="284"/>
+        </w:tabs>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="005B497B" w:rsidRDefault="005B497B" w:rsidP="005B497B">
+      <w:pPr>
+        <w:pStyle w:val="NormalWeb"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="284"/>
+        </w:tabs>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="005B497B" w:rsidRPr="009E37B4" w:rsidRDefault="005B497B" w:rsidP="005B497B">
+      <w:pPr>
+        <w:pStyle w:val="NormalWeb"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009E37B4">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>__________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="005B497B" w:rsidRPr="009E37B4" w:rsidRDefault="005B497B" w:rsidP="005B497B">
+      <w:pPr>
+        <w:pStyle w:val="NormalWeb"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="284"/>
+        </w:tabs>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009E37B4">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Nombres</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009E37B4">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>/</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009E37B4">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Apellidos</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+    </w:p>
+    <w:p w:rsidR="005B497B" w:rsidRPr="009E37B4" w:rsidRDefault="005B497B" w:rsidP="005B497B">
+      <w:pPr>
+        <w:pStyle w:val="NormalWeb"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="284"/>
+        </w:tabs>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009E37B4">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Identificación</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+    </w:p>
+    <w:p w:rsidR="004632E6" w:rsidRDefault="004632E6" w:rsidP="00F029F3">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="004632E6" w:rsidRDefault="004632E6" w:rsidP="00F029F3">
+    <w:p w:rsidR="00F029F3" w:rsidRDefault="00F029F3" w:rsidP="00F029F3">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00F029F3" w:rsidRDefault="00F029F3" w:rsidP="00F029F3">
-[...1 lines deleted...]
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    <w:p w:rsidR="00715FC3" w:rsidRDefault="00715FC3" w:rsidP="00F13FFE">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:eastAsia="es-VE"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00BB1634" w:rsidRDefault="00BB1634" w:rsidP="00F13FFE">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:eastAsia="es-VE"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00BB1634" w:rsidRDefault="00BB1634" w:rsidP="00F13FFE">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:eastAsia="es-VE"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00BB1634" w:rsidRDefault="00BB1634" w:rsidP="00F13FFE">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:eastAsia="es-VE"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00BB1634" w:rsidRPr="00EB069B" w:rsidRDefault="00BB1634" w:rsidP="00F13FFE">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:eastAsia="es-VE"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="009E6418" w:rsidRPr="00113A30" w:rsidRDefault="009E6418" w:rsidP="00F13FFE">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00715FC3" w:rsidRDefault="00715FC3" w:rsidP="00F13FFE">
-[...31 lines deleted...]
-    <w:sectPr w:rsidR="009E6418" w:rsidRPr="00113A30" w:rsidSect="00CE4D9F">
+    <w:sectPr w:rsidR="009E6418" w:rsidRPr="00113A30" w:rsidSect="002573F4">
       <w:headerReference w:type="default" r:id="rId8"/>
-      <w:footerReference w:type="default" r:id="rId9"/>
-[...1 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId11"/>
+      <w:headerReference w:type="first" r:id="rId9"/>
       <w:endnotePr>
         <w:numFmt w:val="chicago"/>
       </w:endnotePr>
-      <w:pgSz w:w="12240" w:h="15840"/>
-      <w:pgMar w:top="1985" w:right="1134" w:bottom="1701" w:left="1134" w:header="709" w:footer="1191" w:gutter="0"/>
+      <w:pgSz w:w="12240" w:h="15840" w:code="119"/>
+      <w:pgMar w:top="2268" w:right="1134" w:bottom="1701" w:left="1134" w:header="709" w:footer="1191" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="003A78E8" w:rsidRDefault="003A78E8" w:rsidP="00680C38">
+    <w:p w:rsidR="00010C3F" w:rsidRDefault="00010C3F" w:rsidP="00680C38">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="003A78E8" w:rsidRDefault="003A78E8" w:rsidP="00680C38">
+    <w:p w:rsidR="00010C3F" w:rsidRDefault="00010C3F" w:rsidP="00680C38">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:id="1">
-    <w:p w:rsidR="008C2286" w:rsidRPr="00474448" w:rsidRDefault="008C2286" w:rsidP="008C2286">
+    <w:p w:rsidR="00681B69" w:rsidRPr="00474448" w:rsidRDefault="00681B69" w:rsidP="00681B69">
       <w:pPr>
         <w:pStyle w:val="Textonotaalfinal"/>
         <w:rPr>
           <w:lang w:val="es-ES"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Refdenotaalfinal"/>
         </w:rPr>
         <w:endnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00474448">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t>Profesión, afiliación institucional</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve"> y otros aspectos de interés (</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t>máx</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 3 líneas). Esta nota </w:t>
-[...13 lines deleted...]
-        <w:t xml:space="preserve">va al final del documento. Fuente Time New </w:t>
+        <w:t xml:space="preserve"> 3 líneas). Esta nota descriptiva del autor o autores va al final del documento. Fuente Time New </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t>Roman</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve"> 10, con interlineado sencillo.</w:t>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
-[...6 lines deleted...]
-    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+    <w:sig w:usb0="E00002FF" w:usb1="4000ACFF" w:usb2="00000001" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
-<file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-[...1 lines deleted...]
-  <w:p w:rsidR="00312625" w:rsidRDefault="00312625">
+<file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+  <w:footnote w:type="separator" w:id="-1">
+    <w:p w:rsidR="00010C3F" w:rsidRDefault="00010C3F" w:rsidP="00680C38">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:separator/>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:type="continuationSeparator" w:id="0">
+    <w:p w:rsidR="00010C3F" w:rsidRDefault="00010C3F" w:rsidP="00680C38">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:continuationSeparator/>
+      </w:r>
+    </w:p>
+  </w:footnote>
+</w:footnotes>
+</file>
+
+<file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+  <w:p w:rsidR="00043803" w:rsidRDefault="00BB1634">
     <w:pPr>
-      <w:pStyle w:val="Piedepgina"/>
+      <w:pStyle w:val="Encabezado"/>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-        <w:sz w:val="20"/>
-        <w:szCs w:val="20"/>
       </w:rPr>
     </w:pPr>
-  </w:p>
-[...3 lines deleted...]
-      <w:jc w:val="center"/>
+    <w:r>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...7 lines deleted...]
-        <w:b/>
         <w:noProof/>
-        <w:lang w:eastAsia="es-VE"/>
-[...423 lines deleted...]
-        <w:lang w:eastAsia="es-VE"/>
+        <w:lang w:val="es-ES" w:eastAsia="es-ES"/>
       </w:rPr>
       <w:drawing>
-        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251673600" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="099BF525" wp14:editId="3F183A5F">
+        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251689984" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="2F699248" wp14:editId="001D932D">
           <wp:simplePos x="0" y="0"/>
-          <wp:positionH relativeFrom="margin">
-            <wp:posOffset>149225</wp:posOffset>
+          <wp:positionH relativeFrom="column">
+            <wp:posOffset>-215265</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="paragraph">
-            <wp:posOffset>134289</wp:posOffset>
+            <wp:posOffset>-288290</wp:posOffset>
           </wp:positionV>
-          <wp:extent cx="817245" cy="323850"/>
-          <wp:effectExtent l="0" t="0" r="1905" b="0"/>
+          <wp:extent cx="3743325" cy="841375"/>
+          <wp:effectExtent l="0" t="0" r="9525" b="0"/>
           <wp:wrapSquare wrapText="bothSides"/>
-          <wp:docPr id="13" name="Imagen 13"/>
+          <wp:docPr id="2" name="Imagen 2"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
-                  <pic:cNvPr id="1" name=""/>
-                  <pic:cNvPicPr/>
+                  <pic:cNvPr id="0" name="Picture 2"/>
+                  <pic:cNvPicPr>
+                    <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                  </pic:cNvPicPr>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId1">
                     <a:extLst>
                       <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                         <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                       </a:ext>
                     </a:extLst>
                   </a:blip>
+                  <a:srcRect/>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
-                <pic:spPr>
+                <pic:spPr bwMode="auto">
                   <a:xfrm>
                     <a:off x="0" y="0"/>
-                    <a:ext cx="817245" cy="323850"/>
+                    <a:ext cx="3743325" cy="841375"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
+                  <a:noFill/>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="page">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="page">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
-  </w:p>
-[...2 lines deleted...]
-      <w:pStyle w:val="Piedepgina"/>
+    <w:r w:rsidR="00CC2938">
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-        <w:sz w:val="20"/>
-[...7 lines deleted...]
-        <w:b/>
         <w:noProof/>
-        <w:sz w:val="20"/>
-[...1 lines deleted...]
-        <w:lang w:eastAsia="es-VE"/>
+        <w:lang w:val="es-ES" w:eastAsia="es-ES"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251675648" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="1F84359E" wp14:editId="2E099F7A">
+            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251676672" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="20E3A938" wp14:editId="58DF84D6">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="column">
-                <wp:posOffset>2289241</wp:posOffset>
+                <wp:posOffset>3524250</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="paragraph">
-                <wp:posOffset>65746</wp:posOffset>
-[...442 lines deleted...]
-                <wp:posOffset>-64770</wp:posOffset>
+                <wp:posOffset>-83024</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="2874645" cy="545911"/>
               <wp:effectExtent l="0" t="0" r="0" b="6985"/>
               <wp:wrapNone/>
               <wp:docPr id="43" name="Cuadro de texto 43"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="2874645" cy="545911"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:noFill/>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                     </wps:spPr>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w:rsidR="00333DA4" w:rsidRDefault="00333DA4" w:rsidP="00333DA4">
+                        <w:p w:rsidR="00C25C8D" w:rsidRPr="00ED5C61" w:rsidRDefault="00C25C8D" w:rsidP="00CC2938">
                           <w:pPr>
                             <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                             <w:jc w:val="right"/>
                             <w:rPr>
                               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                              <w:b/>
+                              <w:sz w:val="22"/>
+                              <w:szCs w:val="22"/>
                               <w:lang w:val="es-ES"/>
                             </w:rPr>
                           </w:pPr>
-                          <w:r w:rsidRPr="005A6C84">
+                          <w:r w:rsidRPr="00ED5C61">
                             <w:rPr>
                               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                              <w:b/>
+                              <w:sz w:val="22"/>
+                              <w:szCs w:val="22"/>
                               <w:lang w:val="es-ES"/>
                             </w:rPr>
                             <w:t>Apellidos y nombres del autor o los autores</w:t>
                           </w:r>
                         </w:p>
-                        <w:p w:rsidR="00333DA4" w:rsidRPr="00CC2938" w:rsidRDefault="00333DA4" w:rsidP="00333DA4">
+                        <w:p w:rsidR="00CC2938" w:rsidRPr="00ED5C61" w:rsidRDefault="00992E5B" w:rsidP="00CC2938">
                           <w:pPr>
                             <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                             <w:jc w:val="right"/>
                             <w:rPr>
                               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-                              <w:sz w:val="22"/>
-                              <w:szCs w:val="22"/>
+                              <w:sz w:val="20"/>
+                              <w:szCs w:val="20"/>
                               <w:lang w:val="es-ES"/>
                             </w:rPr>
                           </w:pPr>
-                          <w:r w:rsidRPr="00CC2938">
+                          <w:r w:rsidRPr="00ED5C61">
                             <w:rPr>
                               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-                              <w:sz w:val="22"/>
-                              <w:szCs w:val="22"/>
+                              <w:sz w:val="20"/>
+                              <w:szCs w:val="20"/>
                               <w:lang w:val="es-ES"/>
                             </w:rPr>
                             <w:t xml:space="preserve">Título del </w:t>
                           </w:r>
-                          <w:r>
+                          <w:r w:rsidR="005B3993">
                             <w:rPr>
                               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-                              <w:sz w:val="22"/>
-                              <w:szCs w:val="22"/>
+                              <w:sz w:val="20"/>
+                              <w:szCs w:val="20"/>
                               <w:lang w:val="es-ES"/>
                             </w:rPr>
-                            <w:t>ensayo</w:t>
+                            <w:t>ensay</w:t>
+                          </w:r>
+                          <w:r w:rsidR="00CC2938" w:rsidRPr="00ED5C61">
+                            <w:rPr>
+                              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                              <w:sz w:val="20"/>
+                              <w:szCs w:val="20"/>
+                              <w:lang w:val="es-ES"/>
+                            </w:rPr>
+                            <w:t>o</w:t>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="margin">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
-            <v:shapetype w14:anchorId="5E089096" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+            <v:shapetype w14:anchorId="20E3A938" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="Cuadro de texto 43" o:spid="_x0000_s1027" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:273.25pt;margin-top:-5.1pt;width:226.35pt;height:43pt;z-index:251688960;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQChiNqONQIAAFoEAAAOAAAAZHJzL2Uyb0RvYy54bWysVN9v2jAQfp+0/8Hy+wjQQFtEqBgV0yTU&#10;VqJTn41jk0i2z7MNCfvrd3YCRd2epr0457vz/fjuu8wfWq3IUThfgynoaDCkRBgOZW32Bf3xuv5y&#10;R4kPzJRMgREFPQlPHxafP80bOxNjqECVwhEMYvyssQWtQrCzLPO8Epr5AVhh0CjBaRbw6vZZ6ViD&#10;0bXKxsPhNGvAldYBF96j9rEz0kWKL6Xg4VlKLwJRBcXaQjpdOnfxzBZzNts7Zqua92Wwf6hCs9pg&#10;0kuoRxYYObj6j1C65g48yDDgoDOQsuYi9YDdjIYfutlWzIrUC4Lj7QUm///C8qfjiyN1WdD8hhLD&#10;NM5odWClA1IKEkQbgKAFYWqsn6H31qJ/aL9Ci+M+6z0qY/etdDp+sS+CdgT8dAEZQxGOyvHdbT7N&#10;J5RwtE3yyf0ohcneX1vnwzcBmkShoA6HmLBlx40PWAm6nl1iMgPrWqk0SGVIU9DpzWSYHlws+EIZ&#10;fBh76GqNUmh3bd/YDsoT9uWgI4i3fF1j8g3z4YU5ZAS2giwPz3hIBZgEeomSCtyvv+mjPw4KrZQ0&#10;yLCC+p8H5gQl6rvBEd6P8jxSMl3yye0YL+7asru2mINeAZJ4hPtkeRKjf1BnUTrQb7gMy5gVTcxw&#10;zF3QcBZXoeM9LhMXy2VyQhJaFjZma3kMHeGM0L62b8zZHv9Igic4c5HNPoyh8+0GsTwEkHWaUQS4&#10;Q7XHHQmcRtcvW9yQ63vyev8lLH4DAAD//wMAUEsDBBQABgAIAAAAIQBFJL7a4wAAAAoBAAAPAAAA&#10;ZHJzL2Rvd25yZXYueG1sTI/BTsMwDIbvSLxDZCRuW7qKjrarO02VJiQEh41duKVN1lZLnNJkW+Hp&#10;Cadxs+VPv7+/WE9Gs4saXW8JYTGPgClqrOypRTh8bGcpMOcFSaEtKYRv5WBd3t8VIpf2Sjt12fuW&#10;hRByuUDovB9yzl3TKSPc3A6Kwu1oRyN8WMeWy1FcQ7jRPI6iJTeip/ChE4OqOtWc9meD8Fpt38Wu&#10;jk36o6uXt+Nm+Dp8JoiPD9NmBcyryd9g+NMP6lAGp9qeSTqmEZKnZRJQhNkiioEFIsuyMNQIz0kK&#10;vCz4/wrlLwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAA&#10;AAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAA&#10;AAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQChiNqONQIAAFoEAAAOAAAAAAAA&#10;AAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQBFJL7a4wAAAAoBAAAPAAAA&#10;AAAAAAAAAAAAAI8EAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAnwUAAAAA&#10;" filled="f" stroked="f" strokeweight=".5pt">
+            <v:shape id="Cuadro de texto 43" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:277.5pt;margin-top:-6.55pt;width:226.35pt;height:43pt;z-index:251676672;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQChiNqONQIAAFoEAAAOAAAAZHJzL2Uyb0RvYy54bWysVN9v2jAQfp+0/8Hy+wjQQFtEqBgV0yTU&#10;VqJTn41jk0i2z7MNCfvrd3YCRd2epr0457vz/fjuu8wfWq3IUThfgynoaDCkRBgOZW32Bf3xuv5y&#10;R4kPzJRMgREFPQlPHxafP80bOxNjqECVwhEMYvyssQWtQrCzLPO8Epr5AVhh0CjBaRbw6vZZ6ViD&#10;0bXKxsPhNGvAldYBF96j9rEz0kWKL6Xg4VlKLwJRBcXaQjpdOnfxzBZzNts7Zqua92Wwf6hCs9pg&#10;0kuoRxYYObj6j1C65g48yDDgoDOQsuYi9YDdjIYfutlWzIrUC4Lj7QUm///C8qfjiyN1WdD8hhLD&#10;NM5odWClA1IKEkQbgKAFYWqsn6H31qJ/aL9Ci+M+6z0qY/etdDp+sS+CdgT8dAEZQxGOyvHdbT7N&#10;J5RwtE3yyf0ohcneX1vnwzcBmkShoA6HmLBlx40PWAm6nl1iMgPrWqk0SGVIU9DpzWSYHlws+EIZ&#10;fBh76GqNUmh3bd/YDsoT9uWgI4i3fF1j8g3z4YU5ZAS2giwPz3hIBZgEeomSCtyvv+mjPw4KrZQ0&#10;yLCC+p8H5gQl6rvBEd6P8jxSMl3yye0YL+7asru2mINeAZJ4hPtkeRKjf1BnUTrQb7gMy5gVTcxw&#10;zF3QcBZXoeM9LhMXy2VyQhJaFjZma3kMHeGM0L62b8zZHv9Igic4c5HNPoyh8+0GsTwEkHWaUQS4&#10;Q7XHHQmcRtcvW9yQ63vyev8lLH4DAAD//wMAUEsDBBQABgAIAAAAIQA9FQpA4wAAAAsBAAAPAAAA&#10;ZHJzL2Rvd25yZXYueG1sTI8xT8MwFIR3JP6D9ZDYWjtBISWNU1WRKiQEQ0sXtpf4NYka2yF228Cv&#10;x53KeLrT3Xf5atI9O9PoOmskRHMBjExtVWcaCfvPzWwBzHk0CntrSMIPOVgV93c5ZspezJbOO9+w&#10;UGJchhJa74eMc1e3pNHN7UAmeAc7avRBjg1XI15Cue55LMQz19iZsNDiQGVL9XF30hLeys0HbqtY&#10;L3778vX9sB6+91+JlI8P03oJzNPkb2G44gd0KAJTZU9GOdZLSJIkfPESZtFTBOyaECJNgVUS0vgF&#10;eJHz/x+KPwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAA&#10;AAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAA&#10;AAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQChiNqONQIAAFoEAAAOAAAAAAAA&#10;AAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQA9FQpA4wAAAAsBAAAPAAAA&#10;AAAAAAAAAAAAAI8EAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAnwUAAAAA&#10;" filled="f" stroked="f" strokeweight=".5pt">
               <v:textbox>
                 <w:txbxContent>
-                  <w:p w:rsidR="00333DA4" w:rsidRDefault="00333DA4" w:rsidP="00333DA4">
+                  <w:p w:rsidR="00C25C8D" w:rsidRPr="00ED5C61" w:rsidRDefault="00C25C8D" w:rsidP="00CC2938">
                     <w:pPr>
                       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                       <w:jc w:val="right"/>
                       <w:rPr>
                         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                        <w:b/>
+                        <w:sz w:val="22"/>
+                        <w:szCs w:val="22"/>
                         <w:lang w:val="es-ES"/>
                       </w:rPr>
                     </w:pPr>
-                    <w:r w:rsidRPr="005A6C84">
+                    <w:r w:rsidRPr="00ED5C61">
                       <w:rPr>
                         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                        <w:b/>
+                        <w:sz w:val="22"/>
+                        <w:szCs w:val="22"/>
                         <w:lang w:val="es-ES"/>
                       </w:rPr>
                       <w:t>Apellidos y nombres del autor o los autores</w:t>
                     </w:r>
                   </w:p>
-                  <w:p w:rsidR="00333DA4" w:rsidRPr="00CC2938" w:rsidRDefault="00333DA4" w:rsidP="00333DA4">
+                  <w:p w:rsidR="00CC2938" w:rsidRPr="00ED5C61" w:rsidRDefault="00992E5B" w:rsidP="00CC2938">
                     <w:pPr>
                       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                       <w:jc w:val="right"/>
                       <w:rPr>
                         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-                        <w:sz w:val="22"/>
-                        <w:szCs w:val="22"/>
+                        <w:sz w:val="20"/>
+                        <w:szCs w:val="20"/>
                         <w:lang w:val="es-ES"/>
                       </w:rPr>
                     </w:pPr>
-                    <w:r w:rsidRPr="00CC2938">
+                    <w:r w:rsidRPr="00ED5C61">
                       <w:rPr>
                         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-                        <w:sz w:val="22"/>
-                        <w:szCs w:val="22"/>
+                        <w:sz w:val="20"/>
+                        <w:szCs w:val="20"/>
                         <w:lang w:val="es-ES"/>
                       </w:rPr>
                       <w:t xml:space="preserve">Título del </w:t>
                     </w:r>
-                    <w:r>
+                    <w:r w:rsidR="005B3993">
                       <w:rPr>
                         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-                        <w:sz w:val="22"/>
-                        <w:szCs w:val="22"/>
+                        <w:sz w:val="20"/>
+                        <w:szCs w:val="20"/>
                         <w:lang w:val="es-ES"/>
                       </w:rPr>
-                      <w:t>ensayo</w:t>
+                      <w:t>ensay</w:t>
+                    </w:r>
+                    <w:r w:rsidR="00CC2938" w:rsidRPr="00ED5C61">
+                      <w:rPr>
+                        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                        <w:sz w:val="20"/>
+                        <w:szCs w:val="20"/>
+                        <w:lang w:val="es-ES"/>
+                      </w:rPr>
+                      <w:t>o</w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
-    <w:r w:rsidR="00411945">
+    <w:r w:rsidR="0080224E" w:rsidRPr="0080224E">
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="es-VE"/>
       </w:rPr>
-      <w:drawing>
-[...53 lines deleted...]
-      </w:drawing>
+      <w:t xml:space="preserve"> </w:t>
     </w:r>
     <w:r w:rsidR="004632E6">
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       </w:rPr>
       <w:t xml:space="preserve">   </w:t>
     </w:r>
   </w:p>
-  <w:p w:rsidR="004632E6" w:rsidRPr="00411945" w:rsidRDefault="00333DA4" w:rsidP="00411945">
+  <w:p w:rsidR="004632E6" w:rsidRPr="00312625" w:rsidRDefault="005A6C84">
     <w:pPr>
-      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-      <w:jc w:val="right"/>
+      <w:pStyle w:val="Encabezado"/>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-        <w:sz w:val="22"/>
-[...1 lines deleted...]
-        <w:lang w:val="es-ES"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="008C2286">
       <w:rPr>
         <w:noProof/>
-        <w:lang w:eastAsia="es-VE"/>
-[...6 lines deleted...]
-        <w:lang w:eastAsia="es-VE"/>
+        <w:lang w:val="es-ES" w:eastAsia="es-ES"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251678720" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="657CAA7C" wp14:editId="7AA53D3F">
+            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251681792" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="10AB361B" wp14:editId="134760CF">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="margin">
-                <wp:posOffset>15240</wp:posOffset>
+                <wp:posOffset>14605</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="paragraph">
-                <wp:posOffset>439090</wp:posOffset>
+                <wp:posOffset>506569</wp:posOffset>
               </wp:positionV>
-              <wp:extent cx="6263640" cy="0"/>
+              <wp:extent cx="6264000" cy="0"/>
               <wp:effectExtent l="0" t="0" r="22860" b="19050"/>
               <wp:wrapNone/>
               <wp:docPr id="4" name="Conector recto 16"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvCnPr/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
-                        <a:ext cx="6263640" cy="0"/>
+                        <a:ext cx="6264000" cy="0"/>
                       </a:xfrm>
                       <a:prstGeom prst="line">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:ln w="22225">
                         <a:solidFill>
                           <a:schemeClr val="bg2">
                             <a:lumMod val="90000"/>
                           </a:schemeClr>
                         </a:solidFill>
                       </a:ln>
                     </wps:spPr>
                     <wps:style>
                       <a:lnRef idx="1">
                         <a:schemeClr val="accent1"/>
                       </a:lnRef>
                       <a:fillRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:fillRef>
                       <a:effectRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="tx1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:bodyPr/>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="margin">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
-            <v:line w14:anchorId="69B4E19F" id="Conector recto 16" o:spid="_x0000_s1026" style="position:absolute;z-index:251678720;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-width-relative:margin" from="1.2pt,34.55pt" to="494.4pt,34.55pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBKGaEx5AEAAC4EAAAOAAAAZHJzL2Uyb0RvYy54bWysU9uO0zAQfUfiHyy/01xYIoia7kNXywuX&#10;ioUPcB27seSbxt4m/XvGTpoiQEIg/GDHM3Nm5hxPtveT0eQsIChnO1ptSkqE5a5X9tTRb18fX72l&#10;JERme6adFR29iEDvdy9fbEffitoNTvcCCCaxoR19R4cYfVsUgQ/CsLBxXlh0SgeGRbzCqeiBjZjd&#10;6KIuy6YYHfQeHBchoPVhdtJdzi+l4PGzlEFEojuKvcW8Q96PaS92W9aegPlB8aUN9g9dGKYsFl1T&#10;PbDIyDOoX1IZxcEFJ+OGO1M4KRUXmQOyqcqf2DwNzIvMBcUJfpUp/L+0/NP5AET1Hb2jxDKDT7TH&#10;h+LRAYF0kKpJIo0+tBi7twdYbsEfIDGeJJh0IhcyZWEvq7BiioSjsamb180d6s+vvuIG9BDie+EM&#10;SR8d1comzqxl5w8hYjEMvYYks7Zk7GiN600OC06r/lFpnZx5bsReAzkzfPHjqc4x+tl8dP1se1fi&#10;SpQw7xo+326Z0KctGhPtmWj+ihct5h6+CImqIbVqbiLN660u41zYWC1VtMXoBJPY5Qos/wxc4hNU&#10;5Fn+G/CKyJWdjSvYKOvgd9XjdG1ZzvFXBWbeSYKj6y95BLI0OJRZueUHSlP/4z3Db7/57jsAAAD/&#10;/wMAUEsDBBQABgAIAAAAIQD0RqzJ3AAAAAcBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BTsMwEETv&#10;SPyDtUjcqNMKVWmIU1FQT0Cltkhc3XibpMTrKHac8Pcs4gDH2RnNvM3Xk21FxN43jhTMZwkIpNKZ&#10;hioF78ftXQrCB01Gt45QwRd6WBfXV7nOjBtpj/EQKsEl5DOtoA6hy6T0ZY1W+5nrkNg7u97qwLKv&#10;pOn1yOW2lYskWUqrG+KFWnf4VGP5eRisAvP6gtVu8xzD2+ZjjMfLsI3tTqnbm+nxAUTAKfyF4Qef&#10;0aFgppMbyHjRKljcc1DBcjUHwfYqTfmT0+9BFrn8z198AwAA//8DAFBLAQItABQABgAIAAAAIQC2&#10;gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAG&#10;AAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAG&#10;AAgAAAAhAEoZoTHkAQAALgQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0A&#10;FAAGAAgAAAAhAPRGrMncAAAABwEAAA8AAAAAAAAAAAAAAAAAPgQAAGRycy9kb3ducmV2LnhtbFBL&#10;BQYAAAAABAAEAPMAAABHBQAAAAA=&#10;" strokecolor="#cfcdcd [2894]" strokeweight="1.75pt">
+            <v:line w14:anchorId="2384AD3B" id="Conector recto 16" o:spid="_x0000_s1026" style="position:absolute;z-index:251681792;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-width-relative:margin" from="1.15pt,39.9pt" to="494.4pt,39.9pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBDMkka5AEAAC4EAAAOAAAAZHJzL2Uyb0RvYy54bWysU9uO2yAQfa/Uf0C8N3asbdRacfYhq+1L&#10;L1G7/QCChxgJGARsnPx9B5w4q7ZS1ap+wDBz5nIOw/r+ZA07QogaXceXi5ozcBJ77Q4d//70+OYd&#10;ZzEJ1wuDDjp+hsjvN69frUffQoMDmh4CoyQutqPv+JCSb6sqygGsiAv04MipMFiR6BgOVR/ESNmt&#10;qZq6XlUjht4HlBAjWR8mJ9+U/EqBTF+UipCY6Tj1lsoayrrPa7VZi/YQhB+0vLQh/qELK7SjonOq&#10;B5EEew76l1RWy4ARVVpItBUqpSUUDsRmWf/E5tsgPBQuJE70s0zx/6WVn4+7wHTf8TvOnLB0RVu6&#10;KJkwsJB/bLnKIo0+toTdul24nKLfhcz4pILNf+LCTkXY8ywsnBKTZFw1q7u6Jv3l1VfdAn2I6QOg&#10;ZXnTcaNd5ixacfwYExUj6BWSzcaxseMNfW8LLKLR/aM2JjvL3MDWBHYUdOP7Q1Mw5tl+wn6yvadG&#10;yr1T3hleqrzIRD7jyJhpT0TLLp0NTD18BUWqEbXl1ESe11tdISW4tMzClUyEzmGKupwD6z8HXvA5&#10;FMos/03wHFEqo0tzsNUOw++qp9O1ZTXhrwpMvLMEe+zPZQSKNDSUheHlAeWpf3ku4bdnvvkBAAD/&#10;/wMAUEsDBBQABgAIAAAAIQDAabU22wAAAAcBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI9BT8MwDIXv&#10;SPyHyEjcWMqQoCtNJwbaCZjEhsQ1a0xbSJyqSdPy7zHiADfb7+n5e+V6dlYkHELnScHlIgOBVHvT&#10;UaPg9bC9yEGEqMlo6wkVfGGAdXV6UurC+IleMO1jIziEQqEVtDH2hZShbtHpsPA9EmvvfnA68jo0&#10;0gx64nBn5TLLrqXTHfGHVvd432L9uR+dAvP0iM1u85Di8+ZtSoePcZvsTqnzs/nuFkTEOf6Z4Qef&#10;0aFipqMfyQRhFSyv2KjgZsUFWF7lOQ/H34OsSvmfv/oGAAD//wMAUEsBAi0AFAAGAAgAAAAhALaD&#10;OJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYA&#10;CAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYA&#10;CAAAACEAQzJJGuQBAAAuBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAU&#10;AAYACAAAACEAwGm1NtsAAAAHAQAADwAAAAAAAAAAAAAAAAA+BAAAZHJzL2Rvd25yZXYueG1sUEsF&#10;BgAAAAAEAAQA8wAAAEYFAAAAAA==&#10;" strokecolor="#cfcdcd [2894]" strokeweight="1.75pt">
               <v:stroke joinstyle="miter"/>
               <w10:wrap anchorx="margin"/>
             </v:line>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
-  <w:p w:rsidR="008C2286" w:rsidRDefault="00411945" w:rsidP="00AB4BC5">
+  <w:p w:rsidR="008C2286" w:rsidRDefault="00BB1634" w:rsidP="002573F4">
     <w:pPr>
       <w:pStyle w:val="Encabezado"/>
-      <w:jc w:val="center"/>
+      <w:tabs>
+        <w:tab w:val="clear" w:pos="8838"/>
+      </w:tabs>
     </w:pPr>
-    <w:r w:rsidRPr="008C2286">
-[...72 lines deleted...]
-    </w:r>
     <w:r>
       <w:rPr>
         <w:noProof/>
-        <w:lang w:eastAsia="es-VE"/>
+        <w:lang w:val="es-ES" w:eastAsia="es-ES"/>
       </w:rPr>
       <w:drawing>
-        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251684864" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="7C47E738" wp14:editId="6D7E4FB2">
+        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251688960" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="67961569" wp14:editId="03C04A52">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="column">
-            <wp:posOffset>559558</wp:posOffset>
+            <wp:posOffset>70485</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="paragraph">
-            <wp:posOffset>-273847</wp:posOffset>
+            <wp:posOffset>-288290</wp:posOffset>
           </wp:positionV>
-          <wp:extent cx="5436000" cy="1269598"/>
-          <wp:effectExtent l="0" t="0" r="0" b="6985"/>
+          <wp:extent cx="6120765" cy="1365885"/>
+          <wp:effectExtent l="0" t="0" r="0" b="5715"/>
           <wp:wrapSquare wrapText="bothSides"/>
-          <wp:docPr id="7" name="Imagen 7"/>
+          <wp:docPr id="1" name="Imagen 1"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
-                  <pic:cNvPr id="7" name="logo revista1.JPG"/>
-                  <pic:cNvPicPr/>
+                  <pic:cNvPr id="0" name="Picture 1"/>
+                  <pic:cNvPicPr>
+                    <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                  </pic:cNvPicPr>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId1">
                     <a:extLst>
                       <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                         <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                       </a:ext>
                     </a:extLst>
                   </a:blip>
+                  <a:srcRect/>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
-                <pic:spPr>
+                <pic:spPr bwMode="auto">
                   <a:xfrm>
                     <a:off x="0" y="0"/>
-                    <a:ext cx="5436000" cy="1269598"/>
+                    <a:ext cx="6120765" cy="1365885"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
+                  <a:noFill/>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="page">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="page">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="0686725C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="78141FD8"/>
     <w:lvl w:ilvl="0" w:tplc="49B0506A">
       <w:start w:val="1"/>
@@ -4096,190 +2397,205 @@
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="200A001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
-  <w:zoom w:percent="150"/>
+  <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2049"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:numFmt w:val="chicago"/>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00113A30"/>
+    <w:rsid w:val="00010C3F"/>
     <w:rsid w:val="00020B15"/>
     <w:rsid w:val="00043803"/>
+    <w:rsid w:val="000955BA"/>
     <w:rsid w:val="000D70AA"/>
     <w:rsid w:val="00113A30"/>
+    <w:rsid w:val="00120E19"/>
     <w:rsid w:val="00167569"/>
     <w:rsid w:val="00176A9F"/>
     <w:rsid w:val="001D61EC"/>
-    <w:rsid w:val="001F6AC3"/>
+    <w:rsid w:val="002132A9"/>
     <w:rsid w:val="00216178"/>
-    <w:rsid w:val="00241C90"/>
-    <w:rsid w:val="0027485E"/>
+    <w:rsid w:val="002573F4"/>
+    <w:rsid w:val="00287ADA"/>
     <w:rsid w:val="002950C1"/>
-    <w:rsid w:val="002A56EB"/>
+    <w:rsid w:val="002A3754"/>
     <w:rsid w:val="002B698E"/>
     <w:rsid w:val="002C1AD6"/>
     <w:rsid w:val="00312625"/>
-    <w:rsid w:val="00333DA4"/>
-[...1 lines deleted...]
-    <w:rsid w:val="003A78E8"/>
+    <w:rsid w:val="00380FEF"/>
     <w:rsid w:val="003C576A"/>
-    <w:rsid w:val="003D1EFB"/>
-    <w:rsid w:val="00411945"/>
+    <w:rsid w:val="003D7756"/>
     <w:rsid w:val="004174C5"/>
     <w:rsid w:val="00420C83"/>
     <w:rsid w:val="004260DC"/>
     <w:rsid w:val="004564A2"/>
-    <w:rsid w:val="0046122E"/>
     <w:rsid w:val="004632E6"/>
     <w:rsid w:val="00474448"/>
-    <w:rsid w:val="00495F81"/>
     <w:rsid w:val="004A55BF"/>
-    <w:rsid w:val="004C3E50"/>
     <w:rsid w:val="004E6399"/>
-    <w:rsid w:val="004F00BE"/>
-    <w:rsid w:val="00597EC1"/>
+    <w:rsid w:val="00503879"/>
+    <w:rsid w:val="00574554"/>
+    <w:rsid w:val="005A6C84"/>
+    <w:rsid w:val="005B3993"/>
+    <w:rsid w:val="005B497B"/>
     <w:rsid w:val="005E2369"/>
     <w:rsid w:val="005E6C3D"/>
+    <w:rsid w:val="005F7C81"/>
+    <w:rsid w:val="00645EF6"/>
+    <w:rsid w:val="00666E18"/>
     <w:rsid w:val="00680C38"/>
+    <w:rsid w:val="00681B69"/>
     <w:rsid w:val="006C2BB6"/>
+    <w:rsid w:val="006C7CDD"/>
     <w:rsid w:val="006D49EB"/>
-    <w:rsid w:val="006E6131"/>
     <w:rsid w:val="00715FC3"/>
     <w:rsid w:val="00717C8F"/>
+    <w:rsid w:val="0080224E"/>
     <w:rsid w:val="00807D29"/>
-    <w:rsid w:val="0081667B"/>
     <w:rsid w:val="00841699"/>
+    <w:rsid w:val="008426F2"/>
     <w:rsid w:val="0088706A"/>
     <w:rsid w:val="008979B2"/>
+    <w:rsid w:val="008A0277"/>
+    <w:rsid w:val="008A75C9"/>
     <w:rsid w:val="008B672E"/>
     <w:rsid w:val="008C2286"/>
+    <w:rsid w:val="008C6214"/>
     <w:rsid w:val="008D1A35"/>
-    <w:rsid w:val="008E2CB0"/>
     <w:rsid w:val="00932A26"/>
-    <w:rsid w:val="009578BC"/>
-[...2 lines deleted...]
-    <w:rsid w:val="009E1D41"/>
+    <w:rsid w:val="00946AC4"/>
+    <w:rsid w:val="00992C58"/>
+    <w:rsid w:val="00992E5B"/>
     <w:rsid w:val="009E33F5"/>
     <w:rsid w:val="009E6418"/>
     <w:rsid w:val="00A0477E"/>
+    <w:rsid w:val="00A31934"/>
     <w:rsid w:val="00A60D9C"/>
-    <w:rsid w:val="00AB4BC5"/>
     <w:rsid w:val="00AC5271"/>
+    <w:rsid w:val="00AF1E61"/>
     <w:rsid w:val="00AF4C8B"/>
     <w:rsid w:val="00B06C32"/>
     <w:rsid w:val="00B17730"/>
     <w:rsid w:val="00B44C58"/>
+    <w:rsid w:val="00B531AB"/>
     <w:rsid w:val="00B670AA"/>
     <w:rsid w:val="00B67295"/>
     <w:rsid w:val="00B8504A"/>
-    <w:rsid w:val="00C22F62"/>
+    <w:rsid w:val="00B86564"/>
+    <w:rsid w:val="00B94943"/>
+    <w:rsid w:val="00BB1634"/>
+    <w:rsid w:val="00C07DF7"/>
     <w:rsid w:val="00C24524"/>
     <w:rsid w:val="00C25C8D"/>
-    <w:rsid w:val="00C616D3"/>
+    <w:rsid w:val="00C720C9"/>
     <w:rsid w:val="00C857AE"/>
     <w:rsid w:val="00C97F27"/>
+    <w:rsid w:val="00CA7750"/>
     <w:rsid w:val="00CB2207"/>
-    <w:rsid w:val="00CE4D9F"/>
+    <w:rsid w:val="00CC2938"/>
     <w:rsid w:val="00D21222"/>
+    <w:rsid w:val="00D35EBD"/>
+    <w:rsid w:val="00D422CE"/>
+    <w:rsid w:val="00E04A16"/>
     <w:rsid w:val="00E53393"/>
     <w:rsid w:val="00EB069B"/>
+    <w:rsid w:val="00ED5C61"/>
     <w:rsid w:val="00EE285E"/>
     <w:rsid w:val="00F029F3"/>
+    <w:rsid w:val="00F02B81"/>
+    <w:rsid w:val="00F050A9"/>
     <w:rsid w:val="00F13FFE"/>
-    <w:rsid w:val="00F27164"/>
     <w:rsid w:val="00F3421D"/>
-    <w:rsid w:val="00FA31E7"/>
     <w:rsid w:val="00FE0665"/>
-    <w:rsid w:val="00FE4750"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="es-VE"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2049"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="18DF5FC3"/>
+  <w14:docId w14:val="77D993A8"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{7D089B1F-E107-4898-950E-625D786C1051}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:lang w:val="es-VE" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="120" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
@@ -4635,50 +2951,51 @@
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
+    <w:rsid w:val="00E04A16"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Fuentedeprrafopredeter">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Tablanormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
@@ -4808,63 +3125,59 @@
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00043803"/>
   </w:style>
   <w:style w:type="character" w:styleId="nfasis">
     <w:name w:val="Emphasis"/>
     <w:basedOn w:val="Fuentedeprrafopredeter"/>
     <w:uiPriority w:val="20"/>
     <w:qFormat/>
     <w:rsid w:val="004564A2"/>
     <w:rPr>
       <w:i/>
       <w:iCs/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:relyOnVML/>
   <w:doNotRelyOnCSS/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
-[...3 lines deleted...]
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.JPG"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.JPG"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="5B9BD5"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -5093,81 +3406,82 @@
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{AF2C5054-754E-46CB-B3D6-B0CD6A5D5EDD}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{8311EA61-8163-44C9-8AE1-FC125390D781}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal.dotm</Template>
+  <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>3</Pages>
-  <Words>610</Words>
-  <Characters>3357</Characters>
+  <Words>644</Words>
+  <Characters>3542</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>27</Lines>
-  <Paragraphs>7</Paragraphs>
+  <Lines>29</Lines>
+  <Paragraphs>8</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Título</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>Dixguel03</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>3960</CharactersWithSpaces>
+  <CharactersWithSpaces>4178</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>DorysLu</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
+  <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>