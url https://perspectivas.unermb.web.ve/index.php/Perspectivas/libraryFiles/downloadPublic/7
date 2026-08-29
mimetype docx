--- v0 (2026-05-30)
+++ v1 (2026-08-29)
@@ -1,4287 +1,2372 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
-  <Default Extension="JPG" ContentType="image/jpeg"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
-  <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
-  <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:body>
-    <w:p w:rsidR="008C2286" w:rsidRDefault="001F3693">
-[...347 lines deleted...]
-    <w:p w:rsidR="00A0477E" w:rsidRDefault="00A0477E" w:rsidP="008C2286">
+    <w:p w:rsidR="001438A6" w:rsidRDefault="001438A6" w:rsidP="001438A6">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-    <w:p w:rsidR="008C2286" w:rsidRDefault="008C2286" w:rsidP="008C2286">
+      <w:r w:rsidRPr="008B672E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>Título de</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008B672E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>l</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>a</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008B672E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>reseña e</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008B672E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>n español (Entre 10 y 15 palabras)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="001438A6" w:rsidRDefault="001438A6" w:rsidP="001438A6">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
       </w:pPr>
+    </w:p>
+    <w:p w:rsidR="001438A6" w:rsidRPr="008B672E" w:rsidRDefault="001438A6" w:rsidP="001438A6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
       <w:r w:rsidRPr="008B672E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t>Título de</w:t>
       </w:r>
-      <w:r w:rsidR="006014AE">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="008B672E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t>l</w:t>
       </w:r>
-      <w:r w:rsidR="006014AE">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
       <w:r w:rsidRPr="008B672E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="006014AE">
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> e</w:t>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve">reseña </w:t>
       </w:r>
       <w:r w:rsidRPr="008B672E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
-        <w:t>n español (Entre 10 y 15 palabras)</w:t>
-[...76 lines deleted...]
-        </w:rPr>
         <w:t>en inglés</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008C2286" w:rsidRDefault="008C2286" w:rsidP="008C2286">
+    <w:p w:rsidR="001438A6" w:rsidRDefault="001438A6" w:rsidP="001438A6">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="008C2286" w:rsidRPr="003E1FBC" w:rsidRDefault="008C2286" w:rsidP="008C2286">
+    <w:p w:rsidR="001438A6" w:rsidRPr="003E1FBC" w:rsidRDefault="001438A6" w:rsidP="001438A6">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:vertAlign w:val="superscript"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003E1FBC">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
-        <w:t>Apellidos, Nombres del autor</w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> 1</w:t>
+        <w:t>Apellidos, Nombres del autor 1</w:t>
       </w:r>
       <w:r w:rsidRPr="003E1FBC">
         <w:rPr>
           <w:rStyle w:val="Refdenotaalfinal"/>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:endnoteReference w:id="1"/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008C2286" w:rsidRDefault="008C2286" w:rsidP="008C2286">
+    <w:p w:rsidR="001438A6" w:rsidRDefault="001438A6" w:rsidP="001438A6">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003E1FBC">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t>Correo</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t>xxxxx@xxxx</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
     </w:p>
-    <w:p w:rsidR="008C2286" w:rsidRDefault="008C2286" w:rsidP="008C2286">
+    <w:p w:rsidR="001438A6" w:rsidRDefault="001438A6" w:rsidP="001438A6">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
       </w:pPr>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="003E1FBC">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t>Orcid</w:t>
       </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
       <w:r w:rsidRPr="001D61EC">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t>https://orcid.org/xxxx-xxxx-xxxx-xxxx</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008C2286" w:rsidRDefault="008C2286" w:rsidP="008C2286">
+    <w:p w:rsidR="001438A6" w:rsidRDefault="001438A6" w:rsidP="001438A6">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
-        <w:t>Afiliación institucional-</w:t>
-[...6 lines deleted...]
-        <w:t>Ciudad-</w:t>
+        <w:t>Afiliación institucional</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>Ciudad</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t>País</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="001F3693" w:rsidRDefault="001F3693" w:rsidP="008C2286">
+    <w:p w:rsidR="001438A6" w:rsidRDefault="001438A6" w:rsidP="001438A6">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="001F3693" w:rsidRDefault="001F3693" w:rsidP="008C2286">
+    <w:p w:rsidR="001438A6" w:rsidRDefault="001438A6" w:rsidP="001438A6">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t>Idem</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve"> autor 2 y/o 3 (si los hay)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="001F3693" w:rsidRDefault="001F3693" w:rsidP="008C2286">
+    <w:p w:rsidR="001438A6" w:rsidRDefault="001438A6" w:rsidP="001438A6">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="001F3693" w:rsidRDefault="001F3693" w:rsidP="001F3693">
-[...76 lines deleted...]
-    <w:p w:rsidR="008C2286" w:rsidRPr="001D61EC" w:rsidRDefault="008C2286" w:rsidP="008C2286">
+    <w:p w:rsidR="001438A6" w:rsidRPr="001D61EC" w:rsidRDefault="001438A6" w:rsidP="001438A6">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004564A2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t>Resumen</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008C2286" w:rsidRDefault="008C2286" w:rsidP="008C2286">
+    <w:p w:rsidR="001438A6" w:rsidRDefault="001438A6" w:rsidP="001438A6">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="008C2286" w:rsidRDefault="008C2286" w:rsidP="00A0477E">
-[...57 lines deleted...]
-    <w:p w:rsidR="008C2286" w:rsidRDefault="008C2286" w:rsidP="008C2286">
+    <w:p w:rsidR="001438A6" w:rsidRDefault="001438A6" w:rsidP="001438A6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>En un solo párrafo, interlineado sencillo, sin sangría, máximo 150 palabras. Se expone breve introducción al trabajo, síntesis valorativa del producto y conclusión.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="001438A6" w:rsidRDefault="001438A6" w:rsidP="001438A6">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="008C2286" w:rsidRDefault="008C2286" w:rsidP="008C2286">
+    <w:p w:rsidR="001438A6" w:rsidRDefault="001438A6" w:rsidP="001438A6">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00176A9F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t>Palabras clave</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
-        <w:t>: 4</w:t>
-[...9 lines deleted...]
-    <w:p w:rsidR="008C2286" w:rsidRDefault="008C2286" w:rsidP="008C2286">
+        <w:t>: 4 palabras</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="001438A6" w:rsidRDefault="001438A6" w:rsidP="001438A6">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="008C2286" w:rsidRPr="00F13FFE" w:rsidRDefault="008C2286" w:rsidP="008C2286">
+    <w:p w:rsidR="001438A6" w:rsidRPr="00F13FFE" w:rsidRDefault="001438A6" w:rsidP="001438A6">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
       </w:pPr>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="004564A2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t>Abstract</w:t>
       </w:r>
-    </w:p>
-    <w:p w:rsidR="008C2286" w:rsidRDefault="00A0477E" w:rsidP="008C2286">
+      <w:proofErr w:type="spellEnd"/>
+    </w:p>
+    <w:p w:rsidR="001438A6" w:rsidRDefault="001438A6" w:rsidP="001438A6">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
-        <w:t>(E</w:t>
-[...9 lines deleted...]
-    <w:p w:rsidR="00176A9F" w:rsidRDefault="00176A9F" w:rsidP="008C2286">
+        <w:t>(Escriba el resumen en inglés)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="001438A6" w:rsidRDefault="001438A6" w:rsidP="001438A6">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="008C2286" w:rsidRDefault="008C2286" w:rsidP="008C2286">
+    <w:p w:rsidR="001438A6" w:rsidRDefault="001438A6" w:rsidP="001438A6">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
       </w:pPr>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00176A9F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t>Keywords</w:t>
       </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008C2286" w:rsidRDefault="008C2286" w:rsidP="008C2286">
+    <w:p w:rsidR="001438A6" w:rsidRDefault="001438A6" w:rsidP="001438A6">
       <w:pPr>
         <w:pStyle w:val="Prrafodelista"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="008C2286" w:rsidRDefault="008C2286" w:rsidP="008C2286">
+    <w:p w:rsidR="001438A6" w:rsidRPr="00420C83" w:rsidRDefault="001438A6" w:rsidP="001438A6">
       <w:pPr>
         <w:pStyle w:val="Prrafodelista"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-    <w:p w:rsidR="008C2286" w:rsidRPr="00420C83" w:rsidRDefault="008C2286" w:rsidP="008C2286">
+      <w:r w:rsidRPr="004564A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>Introducción</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="001438A6" w:rsidRDefault="001438A6" w:rsidP="001438A6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="001438A6" w:rsidRDefault="001438A6" w:rsidP="00E318A2">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Esta parte de la reseña se redacta en párrafos entre 6 y 10 líneas, sin sangría, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F13FFE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>con interlineado de 1,5</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve">con </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F13FFE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>espaciado posterior entre párrafos de 6 pts.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Alineación justificada. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>F</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>uente</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Times New </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>Roma</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F13FFE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>n</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F13FFE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>, tamaño 12</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F13FFE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>Se inicia con la identificación de manera correcta de la obra o ficha técnica (título, autor, lugar, editorial, año, número de páginas, ISSN), de libre presentación, junto con la portada de la obra, seguida de la presentación de la misma (tema, justificación, objetivos, audiencia, valoración del autor, valoración general).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="001438A6" w:rsidRDefault="001438A6" w:rsidP="001438A6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="001438A6" w:rsidRPr="004564A2" w:rsidRDefault="001438A6" w:rsidP="001438A6">
       <w:pPr>
         <w:pStyle w:val="Prrafodelista"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="left"/>
-[...6 lines deleted...]
-      <w:r w:rsidRPr="004564A2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-          <w:lang w:val="es-ES"/>
-[...254 lines deleted...]
-        <w:ind w:left="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-      </w:pPr>
-[...3 lines deleted...]
-          <w:b/>
+        <w:t>Desarrollo</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="001438A6" w:rsidRPr="004564A2" w:rsidRDefault="001438A6" w:rsidP="001438A6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="001438A6" w:rsidRDefault="001438A6" w:rsidP="00E318A2">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Se desglosa en secciones según los aspectos indicados en la introducción, cada una de estas se redacta en párrafos entre 6 y 10 líneas, sin sangría, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F13FFE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>con interlineado de 1,5</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve">con </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F13FFE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>espaciado posterior entre párrafos de 6 pts.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Alineación justificada. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>F</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>uente</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Times New </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>Roma</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F13FFE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>n</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F13FFE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>, tamaño 12</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Las subsecciones alineadas a la izquierda, en cursiva, fuente en tamaño 12. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="001438A6" w:rsidRDefault="001438A6" w:rsidP="00E318A2">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t>Desarrollo</w:t>
-[...6 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:t xml:space="preserve">En esta parte de la reseña se realiza un análisis sintético de las características de la obra, desde una mirada crítica, sus diferentes partes y se coloca en contextos similares publicados en el área, destacando su aportación a la misma, bien dando a conocer aportes y avances de un campo disciplinario o contrastar enfoques teóricos. El reseñador valora positiva o negativamente, sustenta y evalúa la obra. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="001438A6" w:rsidRDefault="001438A6" w:rsidP="00E318A2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">El autor da a conocer las consideraciones teóricas en las que se sustenta la reseña; es decir, la revisión de la literatura de fuentes certificadas y actualizadas (últimos 5 años), se deben consultar en bases de datos de calidad e históricas que aporten información relevante a la valoración. En caso de utilizar </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F13FFE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">tablas, el tamaño será en fuente Times New </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F13FFE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>Rom</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>a</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F13FFE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>n</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F13FFE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> tamaño 10, con interlineado sencillo.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="001438A6" w:rsidRDefault="001438A6" w:rsidP="001438A6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="001438A6" w:rsidRDefault="001438A6" w:rsidP="001438A6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00807D29">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-          <w:lang w:val="es-ES"/>
-[...447 lines deleted...]
-      <w:r w:rsidRPr="00807D29">
+        </w:rPr>
+        <w:t>Conclusiones o consideraciones fin</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008D1A35">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>Conclusiones o consideraciones fin</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="008D1A35">
+        <w:t>ales</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="001438A6" w:rsidRDefault="001438A6" w:rsidP="001438A6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="001438A6" w:rsidRDefault="001438A6" w:rsidP="00E318A2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>Reflexiones finales sobre la utilidad práctica de la obra y la reseña, se presenta de forma argumentada y crítica. En esta parte de la reseña se recapitulan los aspectos concretos de la temática abordada dentro del contexto, se reafirman las teorías presentadas, se refleja el enfoque y postura final del autor.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="001438A6" w:rsidRDefault="001438A6" w:rsidP="001438A6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="001438A6" w:rsidRDefault="001438A6" w:rsidP="001438A6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00807D29">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>ales</w:t>
-[...148 lines deleted...]
-        </w:rPr>
         <w:t>Referencias</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="000D70AA" w:rsidRPr="000D70AA" w:rsidRDefault="000D70AA" w:rsidP="008C2286">
-[...9 lines deleted...]
-        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+    <w:p w:rsidR="001438A6" w:rsidRPr="000D70AA" w:rsidRDefault="001438A6" w:rsidP="001438A6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="001438A6" w:rsidRDefault="001438A6" w:rsidP="00E318A2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="es-VE"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="es-VE"/>
         </w:rPr>
         <w:t xml:space="preserve">Comprende el listado de las fuentes consultadas y </w:t>
       </w:r>
       <w:r w:rsidRPr="00CB2207">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:lang w:eastAsia="es-VE"/>
         </w:rPr>
         <w:t>expresamente citadas</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="es-VE"/>
         </w:rPr>
-        <w:t xml:space="preserve"> a lo largo del trabajo</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="0044504F">
+        <w:t xml:space="preserve"> a lo largo del trabajo (mínimo 3 para reseñas). Para su estructura, c</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EB069B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="es-VE"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (mínimo 3 para reseñas)</w:t>
+        <w:t>onsult</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="es-VE"/>
         </w:rPr>
-        <w:t>. Para su estructura, c</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="008C2286" w:rsidRPr="00EB069B">
+        <w:t>e</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EB069B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="es-VE"/>
         </w:rPr>
-        <w:t>onsult</w:t>
+        <w:t xml:space="preserve"> las normas para las referencias en el portal de la revista</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="es-VE"/>
         </w:rPr>
-        <w:t>e</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="008C2286" w:rsidRPr="00EB069B">
+        <w:t>, ajustadas al manual de publicaciones de la Asociación Americana de Psicología (APA) en su 7ma edición</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EB069B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="es-VE"/>
         </w:rPr>
-        <w:t xml:space="preserve"> las normas para las referencias en el portal de la revista</w:t>
+        <w:t>.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="es-VE"/>
         </w:rPr>
-        <w:t>, ajustadas a</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00AC5271">
+        <w:t xml:space="preserve"> Si las URL de las referencias consultadas en líneas son muy extensas, se pueden acortar utilizando herramientas como </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="es-VE"/>
         </w:rPr>
-        <w:t>l manual de publicaciones de la Asociación Americana de Psicología (</w:t>
-      </w:r>
+        <w:t>TinyURL</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="es-VE"/>
         </w:rPr>
-        <w:t>APA</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00AC5271">
+        <w:t xml:space="preserve"> o similar.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="001438A6" w:rsidRDefault="001438A6" w:rsidP="001438A6">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="es-VE"/>
         </w:rPr>
-        <w:t>)</w:t>
-[...1 lines deleted...]
-      <w:r>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00E318A2" w:rsidRDefault="00E318A2" w:rsidP="001438A6">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="es-VE"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...69 lines deleted...]
-    <w:p w:rsidR="008C2286" w:rsidRPr="00807D29" w:rsidRDefault="00B8504A" w:rsidP="007527DD">
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="001438A6" w:rsidRPr="00807D29" w:rsidRDefault="001438A6" w:rsidP="001438A6">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="es-VE"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00807D29">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="es-VE"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
-[...2 lines deleted...]
-      <w:r w:rsidR="008C2286" w:rsidRPr="00807D29">
+        <w:t>Declaración de conflicto de intereses</w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="es-VE"/>
         </w:rPr>
-        <w:t>onflicto de intereses</w:t>
-[...8 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve"> y originalidad</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008C2286" w:rsidRDefault="008C2286" w:rsidP="008C2286">
+    <w:p w:rsidR="001438A6" w:rsidRDefault="001438A6" w:rsidP="001438A6">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="es-VE"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="004564A2" w:rsidRPr="0044504F" w:rsidRDefault="004564A2" w:rsidP="004564A2">
+    <w:p w:rsidR="001438A6" w:rsidRPr="0044504F" w:rsidRDefault="001438A6" w:rsidP="001438A6">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="nfasis"/>
           <w:i w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004564A2">
         <w:t>Conforme a lo estipulado en el C</w:t>
       </w:r>
       <w:r w:rsidRPr="004564A2">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t>ódigo de ética y buenas prácticas</w:t>
       </w:r>
       <w:r w:rsidRPr="004564A2">
         <w:t xml:space="preserve"> publicado en </w:t>
       </w:r>
       <w:r w:rsidRPr="0044504F">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Perspectivas</w:t>
       </w:r>
       <w:r w:rsidRPr="004564A2">
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidRPr="004564A2">
         <w:rPr>
           <w:rStyle w:val="nfasis"/>
         </w:rPr>
         <w:t xml:space="preserve">Revista de Historia, Geografía, Arte y Cultura, </w:t>
       </w:r>
-      <w:r w:rsidR="00167569" w:rsidRPr="0044504F">
+      <w:r w:rsidRPr="0044504F">
         <w:rPr>
           <w:rStyle w:val="nfasis"/>
           <w:i w:val="0"/>
         </w:rPr>
         <w:t>el autor</w:t>
       </w:r>
-      <w:r w:rsidR="002573CC">
+      <w:r>
         <w:rPr>
           <w:rStyle w:val="nfasis"/>
           <w:i w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00167569" w:rsidRPr="0044504F">
+      <w:r w:rsidRPr="0044504F">
         <w:rPr>
           <w:rStyle w:val="nfasis"/>
           <w:i w:val="0"/>
         </w:rPr>
-        <w:t>(</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="0044504F">
+        <w:t>(los autores)</w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:rStyle w:val="nfasis"/>
           <w:i w:val="0"/>
         </w:rPr>
-        <w:t>los autores</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00167569" w:rsidRPr="0044504F">
+        <w:t>: apellidos, nombres,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0044504F">
         <w:rPr>
           <w:rStyle w:val="nfasis"/>
           <w:i w:val="0"/>
         </w:rPr>
-        <w:t>)</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="0044504F">
+        <w:t xml:space="preserve"> declaro</w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:rStyle w:val="nfasis"/>
           <w:i w:val="0"/>
         </w:rPr>
-        <w:t>: apellidos, nombres,</w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="0044504F">
         <w:rPr>
           <w:rStyle w:val="nfasis"/>
           <w:i w:val="0"/>
         </w:rPr>
-        <w:t xml:space="preserve"> declar</w:t>
-[...44 lines deleted...]
-    <w:p w:rsidR="004564A2" w:rsidRDefault="004564A2" w:rsidP="004564A2">
+        <w:t>(declaramos) al Comité Editorial que:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="001438A6" w:rsidRDefault="001438A6" w:rsidP="001438A6">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
         </w:tabs>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009E33F5">
         <w:rPr>
           <w:rStyle w:val="nfasis"/>
           <w:b/>
           <w:i w:val="0"/>
         </w:rPr>
         <w:t>N</w:t>
       </w:r>
-      <w:r w:rsidR="009E33F5">
+      <w:r>
         <w:rPr>
           <w:b/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t>o</w:t>
       </w:r>
       <w:r w:rsidRPr="004564A2">
         <w:rPr>
           <w:b/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="009E33F5">
-[...6 lines deleted...]
-      <w:r w:rsidR="002573CC">
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>tengo (ten</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004564A2">
+        <w:rPr>
+          <w:b/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>emos</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004564A2">
+        <w:rPr>
+          <w:b/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> situaciones que representen conflicto de interés real, potencial o evidente, de carácter académico, financiero, intelectual o con derechos de propiedad intelectual relacionados con el contenido del manuscrito de</w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:b/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="009E33F5">
-[...5 lines deleted...]
-      </w:r>
       <w:r w:rsidRPr="004564A2">
         <w:rPr>
           <w:b/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
-        <w:t>emos</w:t>
-[...6 lines deleted...]
-        <w:t>)</w:t>
+        <w:t>l</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>a reseña: (título de la reseña)</w:t>
       </w:r>
       <w:r w:rsidRPr="004564A2">
         <w:rPr>
           <w:b/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
-        <w:t xml:space="preserve"> situaciones que representen conflicto de interés real, potencial o evidente, de carácter académico, financiero, intelectual o con derechos de propiedad intelectual relacionados con el contenido del manuscrito de</w:t>
-[...26 lines deleted...]
-        </w:rPr>
         <w:t>, en relación con su publicación.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008979B2" w:rsidRDefault="008979B2" w:rsidP="004564A2">
+    <w:p w:rsidR="001438A6" w:rsidRDefault="001438A6" w:rsidP="001438A6">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
         </w:tabs>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:lang w:val="es-ES"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:lang w:val="es-ES"/>
         </w:rPr>
-        <w:t>De igual manera, declar</w:t>
-[...26 lines deleted...]
-    <w:p w:rsidR="008979B2" w:rsidRPr="008979B2" w:rsidRDefault="008979B2" w:rsidP="004564A2">
+        <w:t>De igual manera, declaro (declaramos) que,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="001438A6" w:rsidRDefault="001438A6" w:rsidP="001438A6">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
         </w:tabs>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009E33F5">
         <w:rPr>
           <w:b/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
-        <w:t xml:space="preserve">Este trabajo es original, no ha sido publicado parcial ni totalmente en otro medio de difusión, </w:t>
-[...6 lines deleted...]
-        <w:t xml:space="preserve">no </w:t>
+        <w:t xml:space="preserve">Este trabajo es original, no ha sido publicado parcial ni totalmente en otro medio de difusión, no se utilizaron ideas, formulaciones, citas o ilustraciones diversas, extraídas de distintas fuentes, sin </w:t>
       </w:r>
       <w:r w:rsidRPr="009E33F5">
         <w:rPr>
           <w:b/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
-        <w:t>se utilizaron ideas, formulaciones, citas o ilustraciones diversas, extraídas de distintas fuentes, sin mencionar de forma clara y estricta su origen y sin ser referenciadas debidamente en la bibliografía correspondiente</w:t>
-[...26 lines deleted...]
-    <w:p w:rsidR="004564A2" w:rsidRPr="004564A2" w:rsidRDefault="008979B2" w:rsidP="004564A2">
+        <w:lastRenderedPageBreak/>
+        <w:t>mencionar de forma clara y estricta su origen y sin ser referenciadas debidamente en la bibliografía correspondiente</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>. Consiento (consentimos) que el Comité Editorial aplique cualquier sistema de detección de plagio para verificar su originalidad.</w:t>
+      </w:r>
+      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
+      <w:bookmarkEnd w:id="0"/>
+    </w:p>
+    <w:p w:rsidR="00E318A2" w:rsidRPr="008979B2" w:rsidRDefault="00E318A2" w:rsidP="00E318A2">
+      <w:pPr>
+        <w:pStyle w:val="NormalWeb"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="284"/>
+        </w:tabs>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00BB1634">
+        <w:t>El autor (Los autores) declara(n) que, en la preparación de este manuscrito, no se utilizaron herramientas de inteligencia artificial generativa para la redacción de textos o interpretación de datos.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E318A2" w:rsidRPr="008979B2" w:rsidRDefault="00E318A2" w:rsidP="001438A6">
+      <w:pPr>
+        <w:pStyle w:val="NormalWeb"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="284"/>
+        </w:tabs>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="001438A6" w:rsidRPr="004564A2" w:rsidRDefault="001438A6" w:rsidP="001438A6">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
         </w:tabs>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:lang w:val="es-ES"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:lang w:val="es-ES"/>
         </w:rPr>
-        <w:t>Así lo declar</w:t>
-[...7 lines deleted...]
-      <w:r w:rsidR="002573CC">
+        <w:t>Así lo declaro (declaramos) en (Lugar y f</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004564A2">
+        <w:rPr>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>echa</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004564A2">
         <w:rPr>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="009E33F5">
-[...41 lines deleted...]
-      <w:r w:rsidR="004564A2" w:rsidRPr="004564A2">
+    </w:p>
+    <w:p w:rsidR="004564A2" w:rsidRDefault="004564A2" w:rsidP="004564A2">
+      <w:pPr>
+        <w:pStyle w:val="NormalWeb"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="284"/>
+        </w:tabs>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004564A2">
         <w:rPr>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
+    </w:p>
+    <w:p w:rsidR="005B497B" w:rsidRPr="004564A2" w:rsidRDefault="005B497B" w:rsidP="004564A2">
+      <w:pPr>
+        <w:pStyle w:val="NormalWeb"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="284"/>
+        </w:tabs>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
     </w:p>
     <w:p w:rsidR="004564A2" w:rsidRPr="004564A2" w:rsidRDefault="004564A2" w:rsidP="004564A2">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
         </w:tabs>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:ind w:left="425"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:lang w:val="es-ES"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="004564A2" w:rsidRPr="004564A2" w:rsidRDefault="004564A2" w:rsidP="004564A2">
+    <w:p w:rsidR="005B497B" w:rsidRDefault="005B497B" w:rsidP="005B497B">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
         </w:tabs>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:lang w:val="es-ES"/>
         </w:rPr>
       </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
       <w:r w:rsidRPr="004564A2">
         <w:rPr>
           <w:lang w:val="es-ES"/>
         </w:rPr>
-        <w:t>Nombres/Apellidos/Firmas autógrafas</w:t>
-[...16 lines deleted...]
-        <w:spacing w:after="120" w:line="360" w:lineRule="auto"/>
+        <w:t>Firmas autógrafas</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> del autor o autores)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="005B497B" w:rsidRDefault="005B497B" w:rsidP="005B497B">
+      <w:pPr>
+        <w:pStyle w:val="NormalWeb"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="284"/>
+        </w:tabs>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="005B497B" w:rsidRDefault="005B497B" w:rsidP="005B497B">
+      <w:pPr>
+        <w:pStyle w:val="NormalWeb"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="284"/>
+        </w:tabs>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="005B497B" w:rsidRPr="009E37B4" w:rsidRDefault="005B497B" w:rsidP="005B497B">
+      <w:pPr>
+        <w:pStyle w:val="NormalWeb"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009E37B4">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>__________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="005B497B" w:rsidRPr="009E37B4" w:rsidRDefault="005B497B" w:rsidP="005B497B">
+      <w:pPr>
+        <w:pStyle w:val="NormalWeb"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="284"/>
+        </w:tabs>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009E37B4">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Nombres</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009E37B4">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>/</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009E37B4">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Apellidos</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+    </w:p>
+    <w:p w:rsidR="005B497B" w:rsidRPr="009E37B4" w:rsidRDefault="005B497B" w:rsidP="005B497B">
+      <w:pPr>
+        <w:pStyle w:val="NormalWeb"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="284"/>
+        </w:tabs>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009E37B4">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Identificación</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+    </w:p>
+    <w:p w:rsidR="004632E6" w:rsidRDefault="004632E6" w:rsidP="00F029F3">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="004632E6" w:rsidRDefault="004632E6" w:rsidP="00F029F3">
+    <w:p w:rsidR="00F029F3" w:rsidRDefault="00F029F3" w:rsidP="00F029F3">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00F029F3" w:rsidRDefault="00F029F3" w:rsidP="00F029F3">
-[...1 lines deleted...]
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    <w:p w:rsidR="00715FC3" w:rsidRDefault="00715FC3" w:rsidP="00F13FFE">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:eastAsia="es-VE"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00BB1634" w:rsidRDefault="00BB1634" w:rsidP="00F13FFE">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:eastAsia="es-VE"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00BB1634" w:rsidRDefault="00BB1634" w:rsidP="00F13FFE">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:eastAsia="es-VE"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00BB1634" w:rsidRDefault="00BB1634" w:rsidP="00F13FFE">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:eastAsia="es-VE"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00BB1634" w:rsidRPr="00EB069B" w:rsidRDefault="00BB1634" w:rsidP="00F13FFE">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:eastAsia="es-VE"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="009E6418" w:rsidRPr="00113A30" w:rsidRDefault="009E6418" w:rsidP="00F13FFE">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00715FC3" w:rsidRDefault="00715FC3" w:rsidP="00F13FFE">
-[...31 lines deleted...]
-    <w:sectPr w:rsidR="009E6418" w:rsidRPr="00113A30" w:rsidSect="0095162A">
+    <w:sectPr w:rsidR="009E6418" w:rsidRPr="00113A30" w:rsidSect="002573F4">
       <w:headerReference w:type="default" r:id="rId8"/>
-      <w:footerReference w:type="default" r:id="rId9"/>
-[...1 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId11"/>
+      <w:headerReference w:type="first" r:id="rId9"/>
       <w:endnotePr>
         <w:numFmt w:val="chicago"/>
       </w:endnotePr>
-      <w:pgSz w:w="12240" w:h="15840"/>
-      <w:pgMar w:top="1985" w:right="1134" w:bottom="1701" w:left="1134" w:header="709" w:footer="1191" w:gutter="0"/>
+      <w:pgSz w:w="12240" w:h="15840" w:code="119"/>
+      <w:pgMar w:top="2268" w:right="1134" w:bottom="1701" w:left="1134" w:header="709" w:footer="1191" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="009775D1" w:rsidRDefault="009775D1" w:rsidP="00680C38">
+    <w:p w:rsidR="00DF4F1E" w:rsidRDefault="00DF4F1E" w:rsidP="00680C38">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="009775D1" w:rsidRDefault="009775D1" w:rsidP="00680C38">
+    <w:p w:rsidR="00DF4F1E" w:rsidRDefault="00DF4F1E" w:rsidP="00680C38">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:id="1">
-    <w:p w:rsidR="008C2286" w:rsidRPr="00474448" w:rsidRDefault="008C2286" w:rsidP="008C2286">
+    <w:p w:rsidR="001438A6" w:rsidRPr="00474448" w:rsidRDefault="001438A6" w:rsidP="001438A6">
       <w:pPr>
         <w:pStyle w:val="Textonotaalfinal"/>
         <w:rPr>
           <w:lang w:val="es-ES"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Refdenotaalfinal"/>
         </w:rPr>
         <w:endnoteRef/>
       </w:r>
-      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
-      <w:bookmarkEnd w:id="0"/>
       <w:r w:rsidRPr="00474448">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t>Profesión, afiliación institucional</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
-        <w:t xml:space="preserve"> y otros aspectos de interés (máx</w:t>
-[...27 lines deleted...]
-        <w:t xml:space="preserve">va al final del documento. Fuente Time New </w:t>
+        <w:t xml:space="preserve"> y otros aspectos de interés (máx. 3 líneas). Esta nota descriptiva del autor o autores va al final del documento. Fuente Time New </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t>Roman</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve"> 10, con interlineado sencillo.</w:t>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
-[...6 lines deleted...]
-    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+    <w:sig w:usb0="E00002FF" w:usb1="4000ACFF" w:usb2="00000001" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
-<file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-[...1 lines deleted...]
-  <w:p w:rsidR="00312625" w:rsidRDefault="00312625">
+<file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+  <w:footnote w:type="separator" w:id="-1">
+    <w:p w:rsidR="00DF4F1E" w:rsidRDefault="00DF4F1E" w:rsidP="00680C38">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:separator/>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:type="continuationSeparator" w:id="0">
+    <w:p w:rsidR="00DF4F1E" w:rsidRDefault="00DF4F1E" w:rsidP="00680C38">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:continuationSeparator/>
+      </w:r>
+    </w:p>
+  </w:footnote>
+</w:footnotes>
+</file>
+
+<file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+  <w:p w:rsidR="00043803" w:rsidRDefault="00BB1634">
     <w:pPr>
-      <w:pStyle w:val="Piedepgina"/>
+      <w:pStyle w:val="Encabezado"/>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-        <w:sz w:val="20"/>
-        <w:szCs w:val="20"/>
       </w:rPr>
     </w:pPr>
-  </w:p>
-[...3 lines deleted...]
-      <w:jc w:val="center"/>
+    <w:r>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...7 lines deleted...]
-        <w:b/>
         <w:noProof/>
-        <w:lang w:eastAsia="es-VE"/>
-[...431 lines deleted...]
-        <w:lang w:eastAsia="es-VE"/>
+        <w:lang w:val="es-ES" w:eastAsia="es-ES"/>
       </w:rPr>
       <w:drawing>
-        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251673600" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="099BF525" wp14:editId="3F183A5F">
+        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251689984" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="2F699248" wp14:editId="001D932D">
           <wp:simplePos x="0" y="0"/>
-          <wp:positionH relativeFrom="margin">
-            <wp:posOffset>149225</wp:posOffset>
+          <wp:positionH relativeFrom="column">
+            <wp:posOffset>-215265</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="paragraph">
-            <wp:posOffset>134289</wp:posOffset>
+            <wp:posOffset>-288290</wp:posOffset>
           </wp:positionV>
-          <wp:extent cx="817245" cy="323850"/>
-          <wp:effectExtent l="0" t="0" r="1905" b="0"/>
+          <wp:extent cx="3743325" cy="841375"/>
+          <wp:effectExtent l="0" t="0" r="9525" b="0"/>
           <wp:wrapSquare wrapText="bothSides"/>
-          <wp:docPr id="10" name="Imagen 10"/>
+          <wp:docPr id="2" name="Imagen 2"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
-                  <pic:cNvPr id="1" name=""/>
-                  <pic:cNvPicPr/>
+                  <pic:cNvPr id="0" name="Picture 2"/>
+                  <pic:cNvPicPr>
+                    <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                  </pic:cNvPicPr>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId1">
                     <a:extLst>
                       <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                         <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                       </a:ext>
                     </a:extLst>
                   </a:blip>
+                  <a:srcRect/>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
-                <pic:spPr>
+                <pic:spPr bwMode="auto">
                   <a:xfrm>
                     <a:off x="0" y="0"/>
-                    <a:ext cx="817245" cy="323850"/>
+                    <a:ext cx="3743325" cy="841375"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
+                  <a:noFill/>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="page">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="page">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
-  </w:p>
-[...2 lines deleted...]
-      <w:pStyle w:val="Piedepgina"/>
+    <w:r w:rsidR="00CC2938">
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-        <w:sz w:val="20"/>
-[...7 lines deleted...]
-        <w:b/>
         <w:noProof/>
-        <w:sz w:val="20"/>
-[...1 lines deleted...]
-        <w:lang w:eastAsia="es-VE"/>
+        <w:lang w:val="es-ES" w:eastAsia="es-ES"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251675648" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="1F84359E" wp14:editId="2E099F7A">
+            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251676672" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="20E3A938" wp14:editId="58DF84D6">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="column">
-                <wp:posOffset>2282417</wp:posOffset>
+                <wp:posOffset>3524250</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="paragraph">
-                <wp:posOffset>72570</wp:posOffset>
+                <wp:posOffset>-83024</wp:posOffset>
               </wp:positionV>
-              <wp:extent cx="4094922" cy="300251"/>
-              <wp:effectExtent l="0" t="0" r="0" b="5080"/>
+              <wp:extent cx="2874645" cy="545911"/>
+              <wp:effectExtent l="0" t="0" r="0" b="6985"/>
               <wp:wrapNone/>
-              <wp:docPr id="41" name="Cuadro de texto 41"/>
+              <wp:docPr id="43" name="Cuadro de texto 43"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
-                        <a:ext cx="4094922" cy="300251"/>
+                        <a:ext cx="2874645" cy="545911"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:noFill/>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                     </wps:spPr>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w:rsidR="00841699" w:rsidRPr="00312625" w:rsidRDefault="00841699" w:rsidP="00841699">
-[...378 lines deleted...]
-                        <w:p w:rsidR="001F3693" w:rsidRPr="0076513B" w:rsidRDefault="001F3693" w:rsidP="001F3693">
+                        <w:p w:rsidR="00C25C8D" w:rsidRPr="00ED5C61" w:rsidRDefault="00C25C8D" w:rsidP="00CC2938">
                           <w:pPr>
                             <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                             <w:jc w:val="right"/>
                             <w:rPr>
                               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                               <w:b/>
                               <w:sz w:val="22"/>
                               <w:szCs w:val="22"/>
                               <w:lang w:val="es-ES"/>
                             </w:rPr>
                           </w:pPr>
-                          <w:r w:rsidRPr="0076513B">
+                          <w:r w:rsidRPr="00ED5C61">
                             <w:rPr>
                               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                               <w:b/>
                               <w:sz w:val="22"/>
                               <w:szCs w:val="22"/>
                               <w:lang w:val="es-ES"/>
                             </w:rPr>
                             <w:t>Apellidos y nombres del autor o los autores</w:t>
                           </w:r>
                         </w:p>
-                        <w:p w:rsidR="001F3693" w:rsidRPr="0076513B" w:rsidRDefault="001F3693" w:rsidP="001F3693">
+                        <w:p w:rsidR="00CC2938" w:rsidRPr="00ED5C61" w:rsidRDefault="00992E5B" w:rsidP="00CC2938">
                           <w:pPr>
                             <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                             <w:jc w:val="right"/>
                             <w:rPr>
                               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                               <w:sz w:val="20"/>
                               <w:szCs w:val="20"/>
                               <w:lang w:val="es-ES"/>
                             </w:rPr>
                           </w:pPr>
-                          <w:r w:rsidRPr="0076513B">
+                          <w:r w:rsidRPr="00ED5C61">
                             <w:rPr>
                               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                               <w:sz w:val="20"/>
                               <w:szCs w:val="20"/>
                               <w:lang w:val="es-ES"/>
                             </w:rPr>
-                            <w:t>Título de la reseña</w:t>
+                            <w:t>Título de</w:t>
+                          </w:r>
+                          <w:r w:rsidR="004C3D4B">
+                            <w:rPr>
+                              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                              <w:sz w:val="20"/>
+                              <w:szCs w:val="20"/>
+                              <w:lang w:val="es-ES"/>
+                            </w:rPr>
+                            <w:t xml:space="preserve"> </w:t>
+                          </w:r>
+                          <w:r w:rsidRPr="00ED5C61">
+                            <w:rPr>
+                              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                              <w:sz w:val="20"/>
+                              <w:szCs w:val="20"/>
+                              <w:lang w:val="es-ES"/>
+                            </w:rPr>
+                            <w:t>l</w:t>
+                          </w:r>
+                          <w:r w:rsidR="004C3D4B">
+                            <w:rPr>
+                              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                              <w:sz w:val="20"/>
+                              <w:szCs w:val="20"/>
+                              <w:lang w:val="es-ES"/>
+                            </w:rPr>
+                            <w:t>a</w:t>
+                          </w:r>
+                          <w:r w:rsidRPr="00ED5C61">
+                            <w:rPr>
+                              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                              <w:sz w:val="20"/>
+                              <w:szCs w:val="20"/>
+                              <w:lang w:val="es-ES"/>
+                            </w:rPr>
+                            <w:t xml:space="preserve"> </w:t>
+                          </w:r>
+                          <w:r w:rsidR="004C3D4B">
+                            <w:rPr>
+                              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                              <w:sz w:val="20"/>
+                              <w:szCs w:val="20"/>
+                              <w:lang w:val="es-ES"/>
+                            </w:rPr>
+                            <w:t>reseña</w:t>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="margin">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
-            <v:shapetype w14:anchorId="17106B72" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+            <v:shapetype w14:anchorId="20E3A938" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="Cuadro de texto 43" o:spid="_x0000_s1027" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:275.55pt;margin-top:-9.85pt;width:226.35pt;height:42.95pt;z-index:251686912;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAPPBN0NAIAAFoEAAAOAAAAZHJzL2Uyb0RvYy54bWysVFFv2jAQfp+0/2D5fQRoQtuIUDEqpkmo&#10;rUSnPhvHJpEcn2cbEvbrd3YCRd2epr2Y893lO9933zF/6BpFjsK6GnRBJ6MxJUJzKGu9L+iP1/WX&#10;O0qcZ7pkCrQo6Ek4+rD4/GnemlxMoQJVCksQRLu8NQWtvDd5kjheiYa5ERihMSjBNszj1e6T0rIW&#10;0RuVTMfjWdKCLY0FLpxD72MfpIuIL6Xg/llKJzxRBcW3+XjaeO7CmSzmLN9bZqqaD89g//CKhtUa&#10;i16gHpln5GDrP6CamltwIP2IQ5OAlDUXsQfsZjL+0M22YkbEXpAcZy40uf8Hy5+OL5bUZUHTG0o0&#10;a3BGqwMrLZBSEC86DwQjSFNrXI7ZW4P5vvsKHY777HfoDN130jbhF/siGEfCTxeSEYpwdE7vbtNZ&#10;mlHCMZalWTrLAkzy/rWxzn8T0JBgFNTiECO37Lhxvk89p4RiGta1UnGQSpO2oLObbBw/uEQQXGms&#10;EXro3xos3+26obEdlCfsy0IvEGf4usbiG+b8C7OoCGwFVe6f8ZAKsAgMFiUV2F9/84d8HBRGKWlR&#10;YQV1Pw/MCkrUd40jvJ+kaZBkvKTZ7RQv9jqyu47oQ7MCFPEE98nwaIZ8r86mtNC84TIsQ1UMMc2x&#10;dkH92Vz5Xve4TFwslzEJRWiY3+it4QE60Bmofe3emDUD/0EET3DWIss/jKHP7QexPHiQdZxRILhn&#10;deAdBRynPCxb2JDre8x6/0tY/AYAAP//AwBQSwMEFAAGAAgAAAAhADtL1e/jAAAACwEAAA8AAABk&#10;cnMvZG93bnJldi54bWxMj01Pg0AURfcm/ofJM3HXDmDAljI0DUljYnTR2o27B/MKxPlAZtqiv97p&#10;qi5f3sm95xbrSSt2ptH11giI5xEwMo2VvWkFHD62swUw59FIVNaQgB9ysC7v7wrMpb2YHZ33vmUh&#10;xLgcBXTeDznnrulIo5vbgUz4He2o0YdzbLkc8RLCteJJFGVcY29CQ4cDVR01X/uTFvBabd9xVyd6&#10;8auql7fjZvg+fKZCPD5MmxUwT5O/wXDVD+pQBqfanox0TAlI0zgOqIBZvHwGdiWi6CmsqQVkWQK8&#10;LPj/DeUfAAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAA&#10;AABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAA&#10;AAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAA88E3Q0AgAAWgQAAA4AAAAAAAAA&#10;AAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhADtL1e/jAAAACwEAAA8AAAAA&#10;AAAAAAAAAAAAjgQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAACeBQAAAAA=&#10;" filled="f" stroked="f" strokeweight=".5pt">
+            <v:shape id="Cuadro de texto 43" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:277.5pt;margin-top:-6.55pt;width:226.35pt;height:43pt;z-index:251676672;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQChiNqONQIAAFoEAAAOAAAAZHJzL2Uyb0RvYy54bWysVN9v2jAQfp+0/8Hy+wjQQFtEqBgV0yTU&#10;VqJTn41jk0i2z7MNCfvrd3YCRd2epr0457vz/fjuu8wfWq3IUThfgynoaDCkRBgOZW32Bf3xuv5y&#10;R4kPzJRMgREFPQlPHxafP80bOxNjqECVwhEMYvyssQWtQrCzLPO8Epr5AVhh0CjBaRbw6vZZ6ViD&#10;0bXKxsPhNGvAldYBF96j9rEz0kWKL6Xg4VlKLwJRBcXaQjpdOnfxzBZzNts7Zqua92Wwf6hCs9pg&#10;0kuoRxYYObj6j1C65g48yDDgoDOQsuYi9YDdjIYfutlWzIrUC4Lj7QUm///C8qfjiyN1WdD8hhLD&#10;NM5odWClA1IKEkQbgKAFYWqsn6H31qJ/aL9Ci+M+6z0qY/etdDp+sS+CdgT8dAEZQxGOyvHdbT7N&#10;J5RwtE3yyf0ohcneX1vnwzcBmkShoA6HmLBlx40PWAm6nl1iMgPrWqk0SGVIU9DpzWSYHlws+EIZ&#10;fBh76GqNUmh3bd/YDsoT9uWgI4i3fF1j8g3z4YU5ZAS2giwPz3hIBZgEeomSCtyvv+mjPw4KrZQ0&#10;yLCC+p8H5gQl6rvBEd6P8jxSMl3yye0YL+7asru2mINeAZJ4hPtkeRKjf1BnUTrQb7gMy5gVTcxw&#10;zF3QcBZXoeM9LhMXy2VyQhJaFjZma3kMHeGM0L62b8zZHv9Igic4c5HNPoyh8+0GsTwEkHWaUQS4&#10;Q7XHHQmcRtcvW9yQ63vyev8lLH4DAAD//wMAUEsDBBQABgAIAAAAIQA9FQpA4wAAAAsBAAAPAAAA&#10;ZHJzL2Rvd25yZXYueG1sTI8xT8MwFIR3JP6D9ZDYWjtBISWNU1WRKiQEQ0sXtpf4NYka2yF228Cv&#10;x53KeLrT3Xf5atI9O9PoOmskRHMBjExtVWcaCfvPzWwBzHk0CntrSMIPOVgV93c5ZspezJbOO9+w&#10;UGJchhJa74eMc1e3pNHN7UAmeAc7avRBjg1XI15Cue55LMQz19iZsNDiQGVL9XF30hLeys0HbqtY&#10;L3778vX9sB6+91+JlI8P03oJzNPkb2G44gd0KAJTZU9GOdZLSJIkfPESZtFTBOyaECJNgVUS0vgF&#10;eJHz/x+KPwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAA&#10;AAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAA&#10;AAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQChiNqONQIAAFoEAAAOAAAAAAAA&#10;AAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQA9FQpA4wAAAAsBAAAPAAAA&#10;AAAAAAAAAAAAAI8EAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAnwUAAAAA&#10;" filled="f" stroked="f" strokeweight=".5pt">
               <v:textbox>
                 <w:txbxContent>
-                  <w:p w:rsidR="001F3693" w:rsidRPr="0076513B" w:rsidRDefault="001F3693" w:rsidP="001F3693">
+                  <w:p w:rsidR="00C25C8D" w:rsidRPr="00ED5C61" w:rsidRDefault="00C25C8D" w:rsidP="00CC2938">
                     <w:pPr>
                       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                       <w:jc w:val="right"/>
                       <w:rPr>
                         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                         <w:b/>
                         <w:sz w:val="22"/>
                         <w:szCs w:val="22"/>
                         <w:lang w:val="es-ES"/>
                       </w:rPr>
                     </w:pPr>
-                    <w:r w:rsidRPr="0076513B">
+                    <w:r w:rsidRPr="00ED5C61">
                       <w:rPr>
                         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                         <w:b/>
                         <w:sz w:val="22"/>
                         <w:szCs w:val="22"/>
                         <w:lang w:val="es-ES"/>
                       </w:rPr>
                       <w:t>Apellidos y nombres del autor o los autores</w:t>
                     </w:r>
                   </w:p>
-                  <w:p w:rsidR="001F3693" w:rsidRPr="0076513B" w:rsidRDefault="001F3693" w:rsidP="001F3693">
+                  <w:p w:rsidR="00CC2938" w:rsidRPr="00ED5C61" w:rsidRDefault="00992E5B" w:rsidP="00CC2938">
                     <w:pPr>
                       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                       <w:jc w:val="right"/>
                       <w:rPr>
                         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                         <w:lang w:val="es-ES"/>
                       </w:rPr>
                     </w:pPr>
-                    <w:r w:rsidRPr="0076513B">
+                    <w:r w:rsidRPr="00ED5C61">
                       <w:rPr>
                         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                         <w:lang w:val="es-ES"/>
                       </w:rPr>
-                      <w:t>Título de la reseña</w:t>
+                      <w:t>Título de</w:t>
+                    </w:r>
+                    <w:r w:rsidR="004C3D4B">
+                      <w:rPr>
+                        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                        <w:sz w:val="20"/>
+                        <w:szCs w:val="20"/>
+                        <w:lang w:val="es-ES"/>
+                      </w:rPr>
+                      <w:t xml:space="preserve"> </w:t>
+                    </w:r>
+                    <w:r w:rsidRPr="00ED5C61">
+                      <w:rPr>
+                        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                        <w:sz w:val="20"/>
+                        <w:szCs w:val="20"/>
+                        <w:lang w:val="es-ES"/>
+                      </w:rPr>
+                      <w:t>l</w:t>
+                    </w:r>
+                    <w:r w:rsidR="004C3D4B">
+                      <w:rPr>
+                        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                        <w:sz w:val="20"/>
+                        <w:szCs w:val="20"/>
+                        <w:lang w:val="es-ES"/>
+                      </w:rPr>
+                      <w:t>a</w:t>
+                    </w:r>
+                    <w:r w:rsidRPr="00ED5C61">
+                      <w:rPr>
+                        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                        <w:sz w:val="20"/>
+                        <w:szCs w:val="20"/>
+                        <w:lang w:val="es-ES"/>
+                      </w:rPr>
+                      <w:t xml:space="preserve"> </w:t>
+                    </w:r>
+                    <w:r w:rsidR="004C3D4B">
+                      <w:rPr>
+                        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                        <w:sz w:val="20"/>
+                        <w:szCs w:val="20"/>
+                        <w:lang w:val="es-ES"/>
+                      </w:rPr>
+                      <w:t>reseña</w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
-    <w:r w:rsidR="001F3693" w:rsidRPr="001F3693">
+    <w:r w:rsidR="0080224E" w:rsidRPr="0080224E">
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:noProof/>
         <w:lang w:eastAsia="es-VE"/>
       </w:rPr>
-      <w:drawing>
-[...53 lines deleted...]
-      </w:drawing>
+      <w:t xml:space="preserve"> </w:t>
     </w:r>
     <w:r w:rsidR="004632E6">
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       </w:rPr>
       <w:t xml:space="preserve">   </w:t>
     </w:r>
   </w:p>
-  <w:p w:rsidR="004632E6" w:rsidRPr="00312625" w:rsidRDefault="0095162A">
+  <w:p w:rsidR="004632E6" w:rsidRPr="00312625" w:rsidRDefault="005A6C84">
     <w:pPr>
       <w:pStyle w:val="Encabezado"/>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="008C2286">
       <w:rPr>
         <w:noProof/>
-        <w:lang w:eastAsia="es-VE"/>
+        <w:lang w:val="es-ES" w:eastAsia="es-ES"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251682816" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="41BE190A" wp14:editId="34D37EBB">
+            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251681792" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="10AB361B" wp14:editId="134760CF">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="margin">
-                <wp:posOffset>6350</wp:posOffset>
+                <wp:posOffset>14605</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="paragraph">
-                <wp:posOffset>454499</wp:posOffset>
+                <wp:posOffset>506569</wp:posOffset>
               </wp:positionV>
-              <wp:extent cx="6263640" cy="0"/>
+              <wp:extent cx="6264000" cy="0"/>
               <wp:effectExtent l="0" t="0" r="22860" b="19050"/>
               <wp:wrapNone/>
               <wp:docPr id="4" name="Conector recto 16"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvCnPr/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
-                        <a:ext cx="6263640" cy="0"/>
+                        <a:ext cx="6264000" cy="0"/>
                       </a:xfrm>
                       <a:prstGeom prst="line">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:ln w="22225">
                         <a:solidFill>
                           <a:schemeClr val="bg2">
                             <a:lumMod val="90000"/>
                           </a:schemeClr>
                         </a:solidFill>
                       </a:ln>
                     </wps:spPr>
                     <wps:style>
                       <a:lnRef idx="1">
                         <a:schemeClr val="accent1"/>
                       </a:lnRef>
                       <a:fillRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:fillRef>
                       <a:effectRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="tx1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:bodyPr/>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="margin">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
-            <v:line w14:anchorId="199577C2" id="Conector recto 16" o:spid="_x0000_s1026" style="position:absolute;z-index:251682816;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-width-relative:margin" from=".5pt,35.8pt" to="493.7pt,35.8pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBKGaEx5AEAAC4EAAAOAAAAZHJzL2Uyb0RvYy54bWysU9uO0zAQfUfiHyy/01xYIoia7kNXywuX&#10;ioUPcB27seSbxt4m/XvGTpoiQEIg/GDHM3Nm5hxPtveT0eQsIChnO1ptSkqE5a5X9tTRb18fX72l&#10;JERme6adFR29iEDvdy9fbEffitoNTvcCCCaxoR19R4cYfVsUgQ/CsLBxXlh0SgeGRbzCqeiBjZjd&#10;6KIuy6YYHfQeHBchoPVhdtJdzi+l4PGzlEFEojuKvcW8Q96PaS92W9aegPlB8aUN9g9dGKYsFl1T&#10;PbDIyDOoX1IZxcEFJ+OGO1M4KRUXmQOyqcqf2DwNzIvMBcUJfpUp/L+0/NP5AET1Hb2jxDKDT7TH&#10;h+LRAYF0kKpJIo0+tBi7twdYbsEfIDGeJJh0IhcyZWEvq7BiioSjsamb180d6s+vvuIG9BDie+EM&#10;SR8d1comzqxl5w8hYjEMvYYks7Zk7GiN600OC06r/lFpnZx5bsReAzkzfPHjqc4x+tl8dP1se1fi&#10;SpQw7xo+326Z0KctGhPtmWj+ihct5h6+CImqIbVqbiLN660u41zYWC1VtMXoBJPY5Qos/wxc4hNU&#10;5Fn+G/CKyJWdjSvYKOvgd9XjdG1ZzvFXBWbeSYKj6y95BLI0OJRZueUHSlP/4z3Db7/57jsAAAD/&#10;/wMAUEsDBBQABgAIAAAAIQAP0gOx2wAAAAcBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BTsMwEETv&#10;SPyDtUjcqFOE2hLiVBTUE1CJFomrGy9JwF5HseOEv2dRD3CcndXMm2I9OSsS9qH1pGA+y0AgVd60&#10;VCt4O2yvViBC1GS09YQKvjHAujw/K3Ru/EivmPaxFhxCIdcKmhi7XMpQNeh0mPkOib0P3zsdWfa1&#10;NL0eOdxZeZ1lC+l0S9zQ6A4fGqy+9oNTYJ6fsN5tHlN82byP6fA5bJPdKXV5Md3fgYg4xb9n+MVn&#10;dCiZ6egHMkFY1rwkKljOFyDYvl0tb0AcTwdZFvI/f/kDAAD//wMAUEsBAi0AFAAGAAgAAAAhALaD&#10;OJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYA&#10;CAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYA&#10;CAAAACEAShmhMeQBAAAuBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAU&#10;AAYACAAAACEAD9IDsdsAAAAHAQAADwAAAAAAAAAAAAAAAAA+BAAAZHJzL2Rvd25yZXYueG1sUEsF&#10;BgAAAAAEAAQA8wAAAEYFAAAAAA==&#10;" strokecolor="#cfcdcd [2894]" strokeweight="1.75pt">
+            <v:line w14:anchorId="2384AD3B" id="Conector recto 16" o:spid="_x0000_s1026" style="position:absolute;z-index:251681792;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-width-relative:margin" from="1.15pt,39.9pt" to="494.4pt,39.9pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBDMkka5AEAAC4EAAAOAAAAZHJzL2Uyb0RvYy54bWysU9uO2yAQfa/Uf0C8N3asbdRacfYhq+1L&#10;L1G7/QCChxgJGARsnPx9B5w4q7ZS1ap+wDBz5nIOw/r+ZA07QogaXceXi5ozcBJ77Q4d//70+OYd&#10;ZzEJ1wuDDjp+hsjvN69frUffQoMDmh4CoyQutqPv+JCSb6sqygGsiAv04MipMFiR6BgOVR/ESNmt&#10;qZq6XlUjht4HlBAjWR8mJ9+U/EqBTF+UipCY6Tj1lsoayrrPa7VZi/YQhB+0vLQh/qELK7SjonOq&#10;B5EEew76l1RWy4ARVVpItBUqpSUUDsRmWf/E5tsgPBQuJE70s0zx/6WVn4+7wHTf8TvOnLB0RVu6&#10;KJkwsJB/bLnKIo0+toTdul24nKLfhcz4pILNf+LCTkXY8ywsnBKTZFw1q7u6Jv3l1VfdAn2I6QOg&#10;ZXnTcaNd5ixacfwYExUj6BWSzcaxseMNfW8LLKLR/aM2JjvL3MDWBHYUdOP7Q1Mw5tl+wn6yvadG&#10;yr1T3hleqrzIRD7jyJhpT0TLLp0NTD18BUWqEbXl1ESe11tdISW4tMzClUyEzmGKupwD6z8HXvA5&#10;FMos/03wHFEqo0tzsNUOw++qp9O1ZTXhrwpMvLMEe+zPZQSKNDSUheHlAeWpf3ku4bdnvvkBAAD/&#10;/wMAUEsDBBQABgAIAAAAIQDAabU22wAAAAcBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI9BT8MwDIXv&#10;SPyHyEjcWMqQoCtNJwbaCZjEhsQ1a0xbSJyqSdPy7zHiADfb7+n5e+V6dlYkHELnScHlIgOBVHvT&#10;UaPg9bC9yEGEqMlo6wkVfGGAdXV6UurC+IleMO1jIziEQqEVtDH2hZShbtHpsPA9EmvvfnA68jo0&#10;0gx64nBn5TLLrqXTHfGHVvd432L9uR+dAvP0iM1u85Di8+ZtSoePcZvsTqnzs/nuFkTEOf6Z4Qef&#10;0aFipqMfyQRhFSyv2KjgZsUFWF7lOQ/H34OsSvmfv/oGAAD//wMAUEsBAi0AFAAGAAgAAAAhALaD&#10;OJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYA&#10;CAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYA&#10;CAAAACEAQzJJGuQBAAAuBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAU&#10;AAYACAAAACEAwGm1NtsAAAAHAQAADwAAAAAAAAAAAAAAAAA+BAAAZHJzL2Rvd25yZXYueG1sUEsF&#10;BgAAAAAEAAQA8wAAAEYFAAAAAA==&#10;" strokecolor="#cfcdcd [2894]" strokeweight="1.75pt">
               <v:stroke joinstyle="miter"/>
               <w10:wrap anchorx="margin"/>
             </v:line>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
-  <w:p w:rsidR="008C2286" w:rsidRDefault="001F3693" w:rsidP="00AB4BC5">
+  <w:p w:rsidR="008C2286" w:rsidRDefault="00BB1634" w:rsidP="002573F4">
     <w:pPr>
       <w:pStyle w:val="Encabezado"/>
-      <w:jc w:val="center"/>
+      <w:tabs>
+        <w:tab w:val="clear" w:pos="8838"/>
+      </w:tabs>
     </w:pPr>
-    <w:r w:rsidRPr="008C2286">
-[...73 lines deleted...]
-    </w:r>
     <w:r>
       <w:rPr>
         <w:noProof/>
-        <w:lang w:eastAsia="es-VE"/>
+        <w:lang w:val="es-ES" w:eastAsia="es-ES"/>
       </w:rPr>
       <w:drawing>
-        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251684864" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="286D5DA8" wp14:editId="06AEB49A">
+        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251688960" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="67961569" wp14:editId="03C04A52">
           <wp:simplePos x="0" y="0"/>
-          <wp:positionH relativeFrom="margin">
-            <wp:align>center</wp:align>
+          <wp:positionH relativeFrom="column">
+            <wp:posOffset>70485</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="paragraph">
-            <wp:posOffset>-383029</wp:posOffset>
+            <wp:posOffset>-288290</wp:posOffset>
           </wp:positionV>
-          <wp:extent cx="5435600" cy="1269365"/>
-          <wp:effectExtent l="0" t="0" r="0" b="6985"/>
+          <wp:extent cx="6120765" cy="1365885"/>
+          <wp:effectExtent l="0" t="0" r="0" b="5715"/>
           <wp:wrapSquare wrapText="bothSides"/>
-          <wp:docPr id="7" name="Imagen 7"/>
+          <wp:docPr id="1" name="Imagen 1"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
-                  <pic:cNvPr id="7" name="logo revista1.JPG"/>
-                  <pic:cNvPicPr/>
+                  <pic:cNvPr id="0" name="Picture 1"/>
+                  <pic:cNvPicPr>
+                    <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                  </pic:cNvPicPr>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId1">
                     <a:extLst>
                       <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                         <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                       </a:ext>
                     </a:extLst>
                   </a:blip>
+                  <a:srcRect/>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
-                <pic:spPr>
+                <pic:spPr bwMode="auto">
                   <a:xfrm>
                     <a:off x="0" y="0"/>
-                    <a:ext cx="5435600" cy="1269365"/>
+                    <a:ext cx="6120765" cy="1365885"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
+                  <a:noFill/>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="page">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="page">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="0686725C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="78141FD8"/>
     <w:lvl w:ilvl="0" w:tplc="49B0506A">
       <w:start w:val="1"/>
@@ -4354,205 +2439,207 @@
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="200A001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
-  <w:zoom w:percent="150"/>
+  <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2049"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:numFmt w:val="chicago"/>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00113A30"/>
     <w:rsid w:val="00020B15"/>
     <w:rsid w:val="00043803"/>
+    <w:rsid w:val="000955BA"/>
     <w:rsid w:val="000D70AA"/>
     <w:rsid w:val="00113A30"/>
+    <w:rsid w:val="00120E19"/>
+    <w:rsid w:val="001438A6"/>
     <w:rsid w:val="00167569"/>
     <w:rsid w:val="00176A9F"/>
-    <w:rsid w:val="001C259D"/>
     <w:rsid w:val="001D61EC"/>
-    <w:rsid w:val="001F3693"/>
+    <w:rsid w:val="002132A9"/>
     <w:rsid w:val="00216178"/>
-    <w:rsid w:val="00241C90"/>
-    <w:rsid w:val="002573CC"/>
+    <w:rsid w:val="002573F4"/>
+    <w:rsid w:val="00287ADA"/>
     <w:rsid w:val="002950C1"/>
+    <w:rsid w:val="002A3754"/>
     <w:rsid w:val="002B698E"/>
     <w:rsid w:val="002C1AD6"/>
-    <w:rsid w:val="0030175E"/>
     <w:rsid w:val="00312625"/>
-    <w:rsid w:val="003954CA"/>
+    <w:rsid w:val="00380FEF"/>
     <w:rsid w:val="003C576A"/>
-    <w:rsid w:val="003D1EFB"/>
-    <w:rsid w:val="003E1FBC"/>
+    <w:rsid w:val="003D7756"/>
     <w:rsid w:val="004174C5"/>
     <w:rsid w:val="00420C83"/>
-    <w:rsid w:val="0042606B"/>
     <w:rsid w:val="004260DC"/>
-    <w:rsid w:val="0044504F"/>
     <w:rsid w:val="004564A2"/>
     <w:rsid w:val="004632E6"/>
     <w:rsid w:val="00474448"/>
     <w:rsid w:val="004A55BF"/>
-    <w:rsid w:val="004C3E50"/>
+    <w:rsid w:val="004C3D4B"/>
     <w:rsid w:val="004E6399"/>
-    <w:rsid w:val="005A3826"/>
+    <w:rsid w:val="00503879"/>
+    <w:rsid w:val="00574554"/>
+    <w:rsid w:val="005A6C84"/>
+    <w:rsid w:val="005B497B"/>
     <w:rsid w:val="005E2369"/>
-    <w:rsid w:val="005E4782"/>
-    <w:rsid w:val="005E67BE"/>
     <w:rsid w:val="005E6C3D"/>
-    <w:rsid w:val="006014AE"/>
+    <w:rsid w:val="005F7C81"/>
+    <w:rsid w:val="00645EF6"/>
+    <w:rsid w:val="00666E18"/>
     <w:rsid w:val="00680C38"/>
-    <w:rsid w:val="00683A3C"/>
-    <w:rsid w:val="006B7AD3"/>
+    <w:rsid w:val="00681B69"/>
     <w:rsid w:val="006C2BB6"/>
+    <w:rsid w:val="006C7CDD"/>
     <w:rsid w:val="006D49EB"/>
-    <w:rsid w:val="006F17E7"/>
-    <w:rsid w:val="00710F57"/>
     <w:rsid w:val="00715FC3"/>
     <w:rsid w:val="00717C8F"/>
-    <w:rsid w:val="00747B8F"/>
-[...2 lines deleted...]
-    <w:rsid w:val="0076513B"/>
+    <w:rsid w:val="0080224E"/>
     <w:rsid w:val="00807D29"/>
-    <w:rsid w:val="0081667B"/>
     <w:rsid w:val="00841699"/>
+    <w:rsid w:val="008426F2"/>
     <w:rsid w:val="0088706A"/>
     <w:rsid w:val="008979B2"/>
+    <w:rsid w:val="008A0277"/>
+    <w:rsid w:val="008A75C9"/>
     <w:rsid w:val="008B672E"/>
     <w:rsid w:val="008C2286"/>
+    <w:rsid w:val="008C6214"/>
     <w:rsid w:val="008D1A35"/>
-    <w:rsid w:val="008E2CB0"/>
     <w:rsid w:val="00932A26"/>
-    <w:rsid w:val="0095162A"/>
-[...4 lines deleted...]
-    <w:rsid w:val="009E1D41"/>
+    <w:rsid w:val="00946AC4"/>
+    <w:rsid w:val="00992C58"/>
+    <w:rsid w:val="00992E5B"/>
     <w:rsid w:val="009E33F5"/>
     <w:rsid w:val="009E6418"/>
     <w:rsid w:val="00A0477E"/>
+    <w:rsid w:val="00A31934"/>
     <w:rsid w:val="00A60D9C"/>
-    <w:rsid w:val="00AB4BC5"/>
     <w:rsid w:val="00AC5271"/>
-    <w:rsid w:val="00AC664F"/>
+    <w:rsid w:val="00AF1E61"/>
     <w:rsid w:val="00AF4C8B"/>
-    <w:rsid w:val="00AF55B8"/>
     <w:rsid w:val="00B06C32"/>
     <w:rsid w:val="00B17730"/>
-    <w:rsid w:val="00B34AFA"/>
     <w:rsid w:val="00B44C58"/>
+    <w:rsid w:val="00B531AB"/>
     <w:rsid w:val="00B670AA"/>
     <w:rsid w:val="00B67295"/>
     <w:rsid w:val="00B8504A"/>
-    <w:rsid w:val="00BD4F58"/>
-    <w:rsid w:val="00C22F62"/>
+    <w:rsid w:val="00B86564"/>
+    <w:rsid w:val="00B94943"/>
+    <w:rsid w:val="00BB1634"/>
+    <w:rsid w:val="00C07DF7"/>
     <w:rsid w:val="00C24524"/>
     <w:rsid w:val="00C25C8D"/>
+    <w:rsid w:val="00C471CD"/>
+    <w:rsid w:val="00C720C9"/>
     <w:rsid w:val="00C857AE"/>
     <w:rsid w:val="00C97F27"/>
     <w:rsid w:val="00CB2207"/>
-    <w:rsid w:val="00D206FE"/>
+    <w:rsid w:val="00CC2938"/>
     <w:rsid w:val="00D21222"/>
-    <w:rsid w:val="00DE605A"/>
+    <w:rsid w:val="00D35EBD"/>
+    <w:rsid w:val="00D422CE"/>
+    <w:rsid w:val="00DF4F1E"/>
+    <w:rsid w:val="00E04A16"/>
+    <w:rsid w:val="00E318A2"/>
     <w:rsid w:val="00E53393"/>
     <w:rsid w:val="00EB069B"/>
-    <w:rsid w:val="00EB2444"/>
+    <w:rsid w:val="00ED5C61"/>
     <w:rsid w:val="00EE285E"/>
-    <w:rsid w:val="00EF2A2D"/>
     <w:rsid w:val="00F029F3"/>
+    <w:rsid w:val="00F02B81"/>
+    <w:rsid w:val="00F050A9"/>
     <w:rsid w:val="00F13FFE"/>
     <w:rsid w:val="00F3421D"/>
-    <w:rsid w:val="00FA31E7"/>
-    <w:rsid w:val="00FC3859"/>
     <w:rsid w:val="00FE0665"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="es-VE"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2049"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="1C3B41E9"/>
+  <w14:docId w14:val="3806443D"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{7D089B1F-E107-4898-950E-625D786C1051}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:lang w:val="es-VE" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="120" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
@@ -4908,50 +2995,51 @@
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
+    <w:rsid w:val="00E04A16"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Fuentedeprrafopredeter">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Tablanormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
@@ -5076,69 +3164,64 @@
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="PiedepginaCar">
     <w:name w:val="Pie de página Car"/>
     <w:basedOn w:val="Fuentedeprrafopredeter"/>
     <w:link w:val="Piedepgina"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00043803"/>
   </w:style>
   <w:style w:type="character" w:styleId="nfasis">
     <w:name w:val="Emphasis"/>
     <w:basedOn w:val="Fuentedeprrafopredeter"/>
     <w:uiPriority w:val="20"/>
     <w:qFormat/>
     <w:rsid w:val="004564A2"/>
     <w:rPr>
       <w:i/>
       <w:iCs/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:relyOnVML/>
-  <w:allowPNG/>
   <w:doNotRelyOnCSS/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
-[...3 lines deleted...]
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.JPG"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.JPG"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="5B9BD5"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -5367,81 +3450,82 @@
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{14359FFB-6BC4-4128-86F7-B880E48F8460}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{47C739C6-FD0D-4B4A-A384-9E3D49FA6BAF}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal.dotm</Template>
+  <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>3</Pages>
-  <Words>656</Words>
-  <Characters>3613</Characters>
+  <Words>691</Words>
+  <Characters>3803</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>30</Lines>
+  <Lines>31</Lines>
   <Paragraphs>8</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Título</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>Dixguel03</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>4261</CharactersWithSpaces>
+  <CharactersWithSpaces>4486</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>DorysLu</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
+  <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>